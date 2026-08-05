--- v0 (2025-12-05)
+++ v1 (2026-08-05)
@@ -1,6673 +1,9128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10188" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1998"/>
         <w:gridCol w:w="8190"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B68E3" w14:paraId="73C5003C" w14:textId="77777777">
+      <w:tr w:rsidR="004B68E3" w:rsidRPr="00A614B2" w14:paraId="73C5003C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
           </w:tcPr>
-          <w:p w14:paraId="797303C4" w14:textId="1A024EA2" w:rsidR="004B68E3" w:rsidRDefault="004B68E3">
+          <w:p w14:paraId="797303C4" w14:textId="1A024EA2" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="004B68E3">
             <w:pPr>
               <w:pStyle w:val="Heading9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="FFFFFF"/>
-                <w:highlight w:val="darkBlue"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="FFFFFF"/>
-                <w:highlight w:val="darkBlue"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidR="00BC032A">
+            <w:r w:rsidR="00BC032A" w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="FFFFFF"/>
-                <w:highlight w:val="darkBlue"/>
               </w:rPr>
               <w:t>IT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C646612" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRDefault="004B68E3">
+          <w:p w14:paraId="4C646612" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="004B68E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="42ACA1B9" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRDefault="004B68E3">
+          <w:p w14:paraId="42ACA1B9" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="004B68E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:vanish/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Rochester Institute of Technology</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B68E3" w14:paraId="1F90B0EC" w14:textId="77777777">
+      <w:tr w:rsidR="004B68E3" w:rsidRPr="00A614B2" w14:paraId="1F90B0EC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67A6E951" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRDefault="004B68E3">
+          <w:p w14:paraId="67A6E951" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="004B68E3">
             <w:pPr>
               <w:pStyle w:val="H2"/>
               <w:widowControl/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0951BB72" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRDefault="00FD0A40">
+          <w:p w14:paraId="0951BB72" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="00FD0A40">
             <w:pPr>
               <w:pStyle w:val="H2"/>
               <w:widowControl/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
               </w:rPr>
               <w:t>INTE</w:t>
             </w:r>
-            <w:r w:rsidR="003948D5">
+            <w:r w:rsidR="003948D5" w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
               </w:rPr>
               <w:t>LECTUAL PROPERTY MANAGEMENT</w:t>
             </w:r>
-            <w:r w:rsidR="004B68E3">
+            <w:r w:rsidR="004B68E3" w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
               </w:rPr>
               <w:t xml:space="preserve"> Office</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B68E3" w14:paraId="11DDD033" w14:textId="77777777">
+      <w:tr w:rsidR="004B68E3" w:rsidRPr="00A614B2" w14:paraId="11DDD033" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CE02388" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRDefault="004B68E3">
+          <w:p w14:paraId="0CE02388" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="004B68E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8190" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DBFCB10" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRDefault="004B68E3">
+          <w:p w14:paraId="0DBFCB10" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="004B68E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Invention Disclosure Guidelines</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0588EE87" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRDefault="004B68E3">
+    <w:p w14:paraId="0588EE87" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="004B68E3">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="713354C8" w14:textId="70BDF5BF" w:rsidR="004B68E3" w:rsidRDefault="004B68E3" w:rsidP="000270FC">
+    <w:p w14:paraId="59486F25" w14:textId="7E88CC8E" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="004B68E3" w:rsidP="0035708D">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Rochester Institute of Technology is committed to the creation and dissemination of knowledge.  The Institute encourages inventiveness and will </w:t>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Rochester Institute of Technology</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5C42" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (RIT)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is committed to the creation and dissemination of knowledge.  The Institute encourages inventiveness and will </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00A614B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>provide assistance</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00A614B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the process of patenting creative works of our faculty and staff.  The </w:t>
       </w:r>
-      <w:r w:rsidR="00FD0A40">
+      <w:r w:rsidR="00FD0A40" w:rsidRPr="00A614B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Intellectual Property Management</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A614B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Office, located in the </w:t>
       </w:r>
-      <w:r w:rsidR="00046596">
+      <w:r w:rsidR="00046596" w:rsidRPr="00A614B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>University Services Center</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A614B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, works with faculty and staff during all phases of the process.  Contact </w:t>
       </w:r>
-      <w:r w:rsidR="00BC032A">
+      <w:r w:rsidR="00BC032A" w:rsidRPr="00A614B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>James Eilertsen</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A614B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, at 475-</w:t>
       </w:r>
-      <w:r w:rsidR="00AE6F38">
+      <w:r w:rsidR="00AE6F38" w:rsidRPr="00A614B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2986</w:t>
       </w:r>
-      <w:r w:rsidR="00FE6680">
+      <w:r w:rsidR="00FE6680" w:rsidRPr="00A614B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A614B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidR="00122282">
+      <w:r w:rsidR="00122282" w:rsidRPr="00A614B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BC032A" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>jeipmo</w:t>
+      </w:r>
+      <w:r w:rsidR="00122282" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@rit.edu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>for more information about inventions, patents, and technology transfer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BB4F9F" w14:textId="6A7A96E2" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="004C7BAE" w:rsidP="0035708D">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Per RIT Intellectual Property Policy (C03.0, Section VI.C), creators have an obligation to promptly report all Intellectual Property in which RIT has an ownership interest and that has the potential for public benefit or commercialization. </w:t>
+      </w:r>
+      <w:r w:rsidR="004B68E3" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Invention disclosures should be made when something new and useful has been conceived or developed, or when unusual, unexpected, or non-obvious research results have been achieved that may have commercial value.  To make an invention disclosure to RIT, use the attached invention disclosure form and </w:t>
+      </w:r>
+      <w:r w:rsidR="00055B9F" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>questionary</w:t>
+      </w:r>
+      <w:r w:rsidR="004B68E3" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  For the purposes of this disclosure, “Intellectual Property” is defined as inventions, trademarks, works of authorship (copyrights), and trade secrets.  Works of authorship include, but are not limited to, books, journal articles, texts, study guides, laboratory manuals, syllabi, tests, proposals, lectures, literary compositions, visual and audio-visual materials films, charts, transparencies, videos, sound recordings, live broadcasts, programmed instructional materials, computer software, pictorials, graphic and sculptural works, paintings and other arts and crafts, architectural works, and Mask Works. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13EA36CB" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="004B68E3">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The purpose of this disclosure is to allow RIT to evaluate your invention, discovery, or creation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> determine whether the Institute should pursue patent protection.  Your disclosure should be complete enough to allow </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>someone having</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> knowledge in the field to understand the technical merits of the work, its usefulness and possible practical applications, and potential licensees. Filing an invention disclosure as soon as possible offers maximum protection and it starts the process of filing a patent application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B44CDC9" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="004B68E3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="399748CC" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="004B68E3">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Other things you should know about disclosures and patent protection:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD09D76" w14:textId="1911872A" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:ind w:left="900" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000C6498" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You must submit this disclosure to the IPMO a reasonable time </w:t>
+      </w:r>
+      <w:r w:rsidR="004B68E3" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRIOR to </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6498" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidR="004B68E3" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>public disclosure</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5C42" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g., publishing a paper, presenting at a conference</w:t>
+      </w:r>
+      <w:r w:rsidR="00501071" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, or</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5C42" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> posting online).</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5C42" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1"/>
-[...5 lines deleted...]
-        <w:t>for more information about inventions, patents, and technology transfer.</w:t>
+      <w:r w:rsidR="00BA5C42" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publicly sharing your invention before the IPMO </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BA5C42" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>has the opportunity to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BA5C42" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> file a patent </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BA5C42" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>application</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BA5C42" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> immediately destroys patent rights in most international markets and severely limits RIT’s ability to commercialize the technology.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59486F25" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRDefault="004B68E3">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0D35B287" w14:textId="0A33412D" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:ind w:left="900" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004B68E3" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You are asked on this Invention Disclosure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="004B68E3" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">orm and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Questionary</w:t>
+      </w:r>
+      <w:r w:rsidR="004B68E3" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to identify any sponsors who provided financial support during the development of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004B68E3" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the Intellectual</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004B68E3" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Property.  This is very important for RIT to determine ownership and licensing rights and ascertain whether there are contractual obligations to an external sponsor.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4ADCCD43" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRDefault="004B68E3">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Invention disclosures should be made when something new and useful has been conceived or developed, or when unusual, unexpected, or non-obvious research results have been achieved that may have commercial value.  To make an invention disclosure to RIT, use the attached invention disclosure form and outline.  For the purposes of this disclosure, “Intellectual Property” is defined as inventions, trademarks, works of authorship (copyrights), and trade secrets.  Works of authorship include, but are not limited to, books, journal articles, texts, study guides, laboratory manuals, syllabi, tests, proposals, lectures, literary compositions, visual and audio-visual materials films, charts, transparencies, videos, sound recordings, live broadcasts, programmed instructional materials, computer software, pictorials, graphic and sculptural works, paintings and other arts and crafts, architectural works, and Mask Works. </w:t>
+    <w:p w14:paraId="600EA5DB" w14:textId="680507E5" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:ind w:left="900" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004B68E3" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identify all </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004B68E3" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004B68E3" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who made original, inventive contributions to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004B68E3" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the Intellectual</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004B68E3" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Property.  Each co-inventor/creator should be identified by his/her full name, address, and citizenship.  Also, all inventors must authenticate this confidential Invention Disclosure Form by dating and signing it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13BB4F9F" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRDefault="004B68E3">
-[...225 lines deleted...]
-    <w:p w14:paraId="2CFDA0F8" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRDefault="004B68E3">
+    <w:p w14:paraId="2CFDA0F8" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="004B68E3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A614B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Instructions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19151ED7" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRDefault="004B68E3">
+    <w:p w14:paraId="19151ED7" w14:textId="6700C988" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
-        <w:numPr>
-[...13 lines deleted...]
-        <w:t>Answer the questions in the attached Invention Disclosure form and outline to the best of your ability.  If some of the questions are not applicable to your invention, please indicate so with “N/A”.  Forward all materials to:</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004B68E3" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Answer the questions in the attached Invention Disclosure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Form</w:t>
+      </w:r>
+      <w:r w:rsidR="004B68E3" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Questionary</w:t>
+      </w:r>
+      <w:r w:rsidR="004B68E3" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the best of your ability.  If some of the questions are not applicable to your invention, please indicate so with “N/A”.  Forward all materials to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4CE24A" w14:textId="30D4CDA2" w:rsidR="004B68E3" w:rsidRDefault="00356AA4">
+    <w:p w14:paraId="5A4CE24A" w14:textId="30D4CDA2" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="00356AA4">
       <w:pPr>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A614B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Directory, </w:t>
       </w:r>
-      <w:r w:rsidR="00FD0A40">
+      <w:r w:rsidR="00FD0A40" w:rsidRPr="00A614B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Intellectual Property Management Office</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27FDF4C8" w14:textId="77777777" w:rsidR="00BB6B08" w:rsidRPr="00BB6B08" w:rsidRDefault="00BB6B08" w:rsidP="00BB6B08">
+    <w:p w14:paraId="27FDF4C8" w14:textId="77777777" w:rsidR="00BB6B08" w:rsidRPr="00A614B2" w:rsidRDefault="00BB6B08" w:rsidP="00BB6B08">
       <w:pPr>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB6B08">
+      <w:r w:rsidRPr="00A614B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Rochester Institute of Technology </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A47346" w14:textId="77777777" w:rsidR="00BB6B08" w:rsidRPr="00BB6B08" w:rsidRDefault="00BB6B08" w:rsidP="00BB6B08">
+    <w:p w14:paraId="54A47346" w14:textId="77777777" w:rsidR="00BB6B08" w:rsidRPr="00A614B2" w:rsidRDefault="00BB6B08" w:rsidP="00BB6B08">
       <w:pPr>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB6B08">
+      <w:r w:rsidRPr="00A614B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>University Services Center; 87- 1670</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E71D5F" w14:textId="77777777" w:rsidR="00BB6B08" w:rsidRPr="00BB6B08" w:rsidRDefault="00BB6B08" w:rsidP="00BB6B08">
+    <w:p w14:paraId="43E71D5F" w14:textId="77777777" w:rsidR="00BB6B08" w:rsidRPr="00A614B2" w:rsidRDefault="00BB6B08" w:rsidP="00BB6B08">
       <w:pPr>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB6B08">
+      <w:r w:rsidRPr="00A614B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>141 Lomb Memorial Drive</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C99F7A0" w14:textId="0AD24B5D" w:rsidR="004B68E3" w:rsidRDefault="00BB6B08" w:rsidP="00BB6B08">
+    <w:p w14:paraId="7C99F7A0" w14:textId="0AD24B5D" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="00BB6B08" w:rsidP="00BB6B08">
       <w:pPr>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB6B08">
+      <w:r w:rsidRPr="00A614B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Rochester, NY 14623</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A614B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="004B68E3">
+      <w:r w:rsidR="004B68E3" w:rsidRPr="00A614B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Voice:</w:t>
       </w:r>
-      <w:r w:rsidR="004B68E3">
+      <w:r w:rsidR="004B68E3" w:rsidRPr="00A614B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>585-475-</w:t>
       </w:r>
-      <w:r w:rsidR="00FF5E3B">
+      <w:r w:rsidR="00FF5E3B" w:rsidRPr="00A614B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2986</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BDB015" w14:textId="16B3399A" w:rsidR="00122282" w:rsidRDefault="004B68E3">
+    <w:p w14:paraId="3D18F251" w14:textId="761F408C" w:rsidR="00EB11BD" w:rsidRPr="00A614B2" w:rsidRDefault="004B68E3" w:rsidP="00891A38">
       <w:pPr>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A614B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A614B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...16 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00BC032A" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>jeipmo</w:t>
+      </w:r>
+      <w:r w:rsidR="00122282" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>@rit.edu</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3D18F251" w14:textId="77777777" w:rsidR="00EB11BD" w:rsidRDefault="00FF5E3B" w:rsidP="00122282">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0114DB5B" w14:textId="77777777" w:rsidR="00EB11BD" w:rsidRPr="00A614B2" w:rsidRDefault="00EB11BD" w:rsidP="000A71F1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FFB90A6" w14:textId="3FBD19F9" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="00EB11BD" w:rsidP="00891A38">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An electronic copy </w:t>
+      </w:r>
+      <w:r w:rsidR="00B05174" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of this invention disclosure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MS Word Format</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be submitted to </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC032A" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>James Eilertsen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="004A0672" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If chemical formulas or equations are not provided in </w:t>
+      </w:r>
+      <w:r w:rsidR="004A0672" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Word</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0672" w:rsidRPr="00A614B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="004A0672" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Format</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0672" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, please identify the program that was used.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The review process can only begin after completed documents have been received by the IPMO. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0114DB5B" w14:textId="77777777" w:rsidR="00EB11BD" w:rsidRDefault="00EB11BD" w:rsidP="00EB11BD">
+    <w:p w14:paraId="671C6DDD" w14:textId="77777777" w:rsidR="0035708D" w:rsidRPr="00A614B2" w:rsidRDefault="0035708D" w:rsidP="00225BC6">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="182FE1F1" w14:textId="5E8F1361" w:rsidR="004B68E3" w:rsidRPr="00EB11BD" w:rsidRDefault="00EB11BD" w:rsidP="00EB11BD">
+    <w:p w14:paraId="70E91B30" w14:textId="395403A4" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="004B68E3" w:rsidP="00225BC6">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB11BD">
-[...151 lines deleted...]
-      <w:hyperlink r:id="rId11" w:history="1"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>In the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you need to update the Invention Disclosure, inform </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD0A40" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IPMO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of any changes, new information affecting the status of the invention, its ability to be patented, or its commercial value.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7FFB90A6" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRDefault="004B68E3" w:rsidP="00225BC6">
-[...56 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId14"/>
+    <w:p w14:paraId="39C4F1A8" w14:textId="77777777" w:rsidR="00C060ED" w:rsidRPr="00A614B2" w:rsidRDefault="00C060ED" w:rsidP="001B1F6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00C060ED" w:rsidRPr="00A614B2" w:rsidSect="00C060ED">
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="first" r:id="rId10"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="432" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53777F30" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRPr="001B1F6C" w:rsidRDefault="004B68E3" w:rsidP="001B1F6C">
+    <w:p w14:paraId="53777F30" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="004B68E3" w:rsidP="001B1F6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10872" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="72" w:type="dxa"/>
           <w:right w:w="72" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="288"/>
-        <w:gridCol w:w="324"/>
+        <w:gridCol w:w="612"/>
         <w:gridCol w:w="153"/>
         <w:gridCol w:w="963"/>
-        <w:gridCol w:w="954"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="558"/>
+        <w:gridCol w:w="1244"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="889"/>
+        <w:gridCol w:w="36"/>
+        <w:gridCol w:w="2430"/>
         <w:gridCol w:w="900"/>
-        <w:gridCol w:w="36"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="630"/>
         <w:gridCol w:w="1944"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C56D3C" w14:paraId="4F217E64" w14:textId="77777777" w:rsidTr="00C56D3C">
+      <w:tr w:rsidR="00C56D3C" w:rsidRPr="00A614B2" w14:paraId="4F217E64" w14:textId="77777777" w:rsidTr="00C56D3C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003366"/>
           </w:tcPr>
-          <w:p w14:paraId="2A574761" w14:textId="0AD13E3A" w:rsidR="00C56D3C" w:rsidRPr="001B1F6C" w:rsidRDefault="00C56D3C" w:rsidP="00C56D3C">
+          <w:p w14:paraId="2A574761" w14:textId="0AD13E3A" w:rsidR="00C56D3C" w:rsidRPr="00A614B2" w:rsidRDefault="00C56D3C" w:rsidP="00C56D3C">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:right="-43"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="58"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C56D3C">
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="60"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidR="00BC032A">
+            <w:r w:rsidR="00BC032A" w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="60"/>
               </w:rPr>
               <w:t>IT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="715A2023" w14:textId="77777777" w:rsidR="00C56D3C" w:rsidRPr="00C56D3C" w:rsidRDefault="00C56D3C">
+          <w:p w14:paraId="715A2023" w14:textId="77777777" w:rsidR="00C56D3C" w:rsidRPr="00A614B2" w:rsidRDefault="00C56D3C">
             <w:pPr>
               <w:pStyle w:val="Heading8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C56D3C">
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ROCHESTER INS</w:t>
             </w:r>
-            <w:r w:rsidR="00C047D4">
+            <w:r w:rsidR="00C047D4" w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C56D3C">
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ITUTE OF TECHNOLOGY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="298FDEFE" w14:textId="77777777" w:rsidR="00C56D3C" w:rsidRPr="00C56D3C" w:rsidRDefault="00C56D3C">
+          <w:p w14:paraId="298FDEFE" w14:textId="77777777" w:rsidR="00C56D3C" w:rsidRPr="00A614B2" w:rsidRDefault="00C56D3C">
             <w:pPr>
               <w:pStyle w:val="Heading7"/>
               <w:ind w:left="-202" w:right="-115"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C56D3C">
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectual Property Management Office </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F6A8EEB" w14:textId="77777777" w:rsidR="00C56D3C" w:rsidRPr="00C56D3C" w:rsidRDefault="00C56D3C" w:rsidP="00FF5E3B">
+          <w:p w14:paraId="0F6A8EEB" w14:textId="77777777" w:rsidR="00C56D3C" w:rsidRPr="00A614B2" w:rsidRDefault="00C56D3C" w:rsidP="00FF5E3B">
             <w:pPr>
               <w:ind w:left="-202" w:right="-115"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C56D3C">
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>585-475-</w:t>
             </w:r>
-            <w:r w:rsidR="00FF5E3B">
+            <w:r w:rsidR="00FF5E3B" w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>2986</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1944" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct12" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05F97C48" w14:textId="77777777" w:rsidR="00C56D3C" w:rsidRDefault="00C56D3C">
+          <w:p w14:paraId="05F97C48" w14:textId="77777777" w:rsidR="00C56D3C" w:rsidRPr="00A614B2" w:rsidRDefault="00C56D3C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:shd w:val="pct12" w:color="auto" w:fill="auto"/>
               </w:rPr>
               <w:t>For IPMO Use Only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D3C" w14:paraId="0C17A89C" w14:textId="77777777" w:rsidTr="00C56D3C">
+      <w:tr w:rsidR="00C56D3C" w:rsidRPr="00A614B2" w14:paraId="0C17A89C" w14:textId="77777777" w:rsidTr="00C56D3C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52FAB0EC" w14:textId="77777777" w:rsidR="00C56D3C" w:rsidRPr="00C56D3C" w:rsidRDefault="00C56D3C" w:rsidP="00C56D3C">
+          <w:p w14:paraId="52FAB0EC" w14:textId="77777777" w:rsidR="00C56D3C" w:rsidRPr="00A614B2" w:rsidRDefault="00C56D3C" w:rsidP="00C56D3C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76622B77" w14:textId="77777777" w:rsidR="00C56D3C" w:rsidRDefault="00C56D3C">
+          <w:p w14:paraId="76622B77" w14:textId="77777777" w:rsidR="00C56D3C" w:rsidRPr="00A614B2" w:rsidRDefault="00C56D3C">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F2A7D5A" w14:textId="77777777" w:rsidR="00C56D3C" w:rsidRPr="00E608B1" w:rsidRDefault="00C56D3C" w:rsidP="00E27580">
+          <w:p w14:paraId="2F2A7D5A" w14:textId="77777777" w:rsidR="00C56D3C" w:rsidRPr="00A614B2" w:rsidRDefault="00C56D3C" w:rsidP="00E27580">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E608B1">
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>IPMO #:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D3C" w14:paraId="2F2674A3" w14:textId="77777777" w:rsidTr="00C56D3C">
+      <w:tr w:rsidR="00C56D3C" w:rsidRPr="00A614B2" w14:paraId="2F2674A3" w14:textId="77777777" w:rsidTr="00C56D3C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02AC2405" w14:textId="77777777" w:rsidR="00C56D3C" w:rsidRPr="001B1F6C" w:rsidRDefault="00C56D3C" w:rsidP="001B1F6C">
+          <w:p w14:paraId="02AC2405" w14:textId="77777777" w:rsidR="00C56D3C" w:rsidRPr="00A614B2" w:rsidRDefault="00C56D3C" w:rsidP="001B1F6C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20EE81E6" w14:textId="77777777" w:rsidR="00C56D3C" w:rsidRDefault="00C56D3C">
+          <w:p w14:paraId="20EE81E6" w14:textId="77777777" w:rsidR="00C56D3C" w:rsidRPr="00A614B2" w:rsidRDefault="00C56D3C">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78FA233B" w14:textId="77777777" w:rsidR="00C56D3C" w:rsidRPr="00E608B1" w:rsidRDefault="00C56D3C" w:rsidP="00E27580">
+          <w:p w14:paraId="78FA233B" w14:textId="77777777" w:rsidR="00C56D3C" w:rsidRPr="00A614B2" w:rsidRDefault="00C56D3C" w:rsidP="00E27580">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E608B1">
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Date</w:t>
-[...17 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Date Rec’d:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D3C" w14:paraId="140E69CF" w14:textId="77777777" w:rsidTr="00C56D3C">
+      <w:tr w:rsidR="00C56D3C" w:rsidRPr="00A614B2" w14:paraId="140E69CF" w14:textId="77777777" w:rsidTr="00C56D3C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="715561C3" w14:textId="77777777" w:rsidR="00C56D3C" w:rsidRPr="001B1F6C" w:rsidRDefault="00C56D3C" w:rsidP="001B1F6C">
+          <w:p w14:paraId="715561C3" w14:textId="77777777" w:rsidR="00C56D3C" w:rsidRPr="00A614B2" w:rsidRDefault="00C56D3C" w:rsidP="001B1F6C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="739459CB" w14:textId="77777777" w:rsidR="00C56D3C" w:rsidRDefault="00C56D3C">
+          <w:p w14:paraId="739459CB" w14:textId="77777777" w:rsidR="00C56D3C" w:rsidRPr="00A614B2" w:rsidRDefault="00C56D3C">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D45A66D" w14:textId="77777777" w:rsidR="00C56D3C" w:rsidRPr="00E608B1" w:rsidRDefault="00C56D3C" w:rsidP="00E27580">
+          <w:p w14:paraId="1D45A66D" w14:textId="77777777" w:rsidR="00C56D3C" w:rsidRPr="00A614B2" w:rsidRDefault="00C56D3C" w:rsidP="00E27580">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Date Complete:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B68E3" w14:paraId="32505A75" w14:textId="77777777" w:rsidTr="001B1F6C">
+      <w:tr w:rsidR="004B68E3" w:rsidRPr="00A614B2" w14:paraId="32505A75" w14:textId="77777777" w:rsidTr="001B1F6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10872" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07FDE53F" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRDefault="00C060ED">
+          <w:p w14:paraId="07FDE53F" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="00C060ED">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C060ED">
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>CONFIDENTIAL</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
-            <w:r w:rsidR="004B68E3">
+            <w:r w:rsidR="004B68E3" w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>INVENTION DISCLOSURE FORM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B68E3" w:rsidRPr="00C56D3C" w14:paraId="72045C75" w14:textId="77777777" w:rsidTr="00C56D3C">
+      <w:tr w:rsidR="004B68E3" w:rsidRPr="00A614B2" w14:paraId="72045C75" w14:textId="77777777" w:rsidTr="00C56D3C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10872" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003366"/>
           </w:tcPr>
-          <w:p w14:paraId="4FAB19AA" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRPr="00C56D3C" w:rsidRDefault="004B68E3">
+          <w:p w14:paraId="4FAB19AA" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="004B68E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B68E3" w14:paraId="4DCB0DBD" w14:textId="77777777" w:rsidTr="001B1F6C">
+      <w:tr w:rsidR="004B68E3" w:rsidRPr="00A614B2" w14:paraId="4DCB0DBD" w14:textId="77777777" w:rsidTr="00C43F7A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2682" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5BDC35" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="004B68E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Title of the invention:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7900" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1B9FB7" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="004B68E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00775E66" w:rsidRPr="00A614B2" w14:paraId="66C9152C" w14:textId="77777777" w:rsidTr="001B6633">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="458"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45914E22" w14:textId="4B02EDAC" w:rsidR="00775E66" w:rsidRPr="00A614B2" w:rsidRDefault="00775E66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.  Date</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of First Public Disclosure (Past or Planned):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="270A50F7" w14:textId="77777777" w:rsidR="00775E66" w:rsidRPr="00A614B2" w:rsidRDefault="00775E66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6199" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C5BDC35" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRPr="0065394D" w:rsidRDefault="004B68E3">
+          <w:p w14:paraId="195ED975" w14:textId="40D2932A" w:rsidR="00775E66" w:rsidRPr="00A614B2" w:rsidRDefault="001B6633">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...33 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NOTICE: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve">You are strongly advised to submit this disclosure to the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="13"/>
+              </w:rPr>
+              <w:t>IPMO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a reasonable time PRIOR to any public disclosure (e.g.,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A614B2">
+              <w:rPr>
                 <w:sz w:val="22"/>
-              </w:rPr>
-            </w:pPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="13"/>
+              </w:rPr>
+              <w:t>publishing a paper, presenting at a conference, or posting online), or you will immediately lose foreign patent rights.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0065394D" w:rsidRPr="0065394D" w14:paraId="57EBB1B2" w14:textId="77777777" w:rsidTr="001B1F6C">
-[...594 lines deleted...]
-      <w:tr w:rsidR="00325424" w:rsidRPr="0065394D" w14:paraId="15CDE717" w14:textId="77777777" w:rsidTr="001B1F6C">
+      <w:tr w:rsidR="00325424" w:rsidRPr="00A614B2" w14:paraId="15CDE717" w14:textId="77777777" w:rsidTr="001B1F6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10872" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38725905" w14:textId="77777777" w:rsidR="00325424" w:rsidRPr="0065394D" w:rsidRDefault="00325424">
+          <w:p w14:paraId="38725905" w14:textId="6D355595" w:rsidR="00325424" w:rsidRPr="00A614B2" w:rsidRDefault="005A2C5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0065394D">
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0065394D">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00325424" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00325424" w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Inventor(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00325424" w14:paraId="1404C597" w14:textId="77777777" w:rsidTr="001B1F6C">
+      <w:tr w:rsidR="00325424" w:rsidRPr="00A614B2" w14:paraId="1404C597" w14:textId="77777777" w:rsidTr="001B1F6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="612" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="172721C5" w14:textId="77777777" w:rsidR="00325424" w:rsidRPr="0065394D" w:rsidRDefault="00325424">
+          <w:p w14:paraId="172721C5" w14:textId="77777777" w:rsidR="00325424" w:rsidRPr="00A614B2" w:rsidRDefault="00325424">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0065394D">
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53472FD2" w14:textId="77777777" w:rsidR="00325424" w:rsidRDefault="00325424">
+          <w:p w14:paraId="53472FD2" w14:textId="77777777" w:rsidR="00325424" w:rsidRPr="00A614B2" w:rsidRDefault="00325424">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Name  </w:t>
             </w:r>
-            <w:r w:rsidR="0016552F">
+            <w:r w:rsidR="0016552F" w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D028066" w14:textId="77777777" w:rsidR="00325424" w:rsidRDefault="00325424">
+          <w:p w14:paraId="6D028066" w14:textId="77777777" w:rsidR="00325424" w:rsidRPr="00A614B2" w:rsidRDefault="00325424">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Title/Position:  </w:t>
             </w:r>
-            <w:r w:rsidR="0016552F">
+            <w:r w:rsidR="0016552F" w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00325424" w14:paraId="19ACF294" w14:textId="77777777" w:rsidTr="001B1F6C">
+      <w:tr w:rsidR="00325424" w:rsidRPr="00A614B2" w14:paraId="19ACF294" w14:textId="77777777" w:rsidTr="001B1F6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="612" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="161CE0FD" w14:textId="77777777" w:rsidR="00325424" w:rsidRPr="0065394D" w:rsidRDefault="00325424">
+          <w:p w14:paraId="161CE0FD" w14:textId="77777777" w:rsidR="00325424" w:rsidRPr="00A614B2" w:rsidRDefault="00325424">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CF0070D" w14:textId="77777777" w:rsidR="00325424" w:rsidRDefault="00325424">
+          <w:p w14:paraId="6CF0070D" w14:textId="77777777" w:rsidR="00325424" w:rsidRPr="00A614B2" w:rsidRDefault="00325424">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Home Address:  </w:t>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Text5"/>
-            <w:r w:rsidR="0016552F">
+            <w:bookmarkStart w:id="0" w:name="Text5"/>
+            <w:r w:rsidR="0016552F" w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F4B5FF4" w14:textId="77777777" w:rsidR="00325424" w:rsidRDefault="004F168B">
+          <w:p w14:paraId="4F4B5FF4" w14:textId="77777777" w:rsidR="00325424" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Employer</w:t>
             </w:r>
-            <w:r w:rsidR="00325424">
+            <w:r w:rsidR="00325424" w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">:  </w:t>
             </w:r>
-            <w:r w:rsidR="0016552F">
+            <w:r w:rsidR="0016552F" w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F168B" w14:paraId="61A7E235" w14:textId="77777777" w:rsidTr="001B1F6C">
+      <w:tr w:rsidR="004F168B" w:rsidRPr="00A614B2" w14:paraId="61A7E235" w14:textId="77777777" w:rsidTr="001B1F6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="612" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE2D090" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="0065394D" w:rsidRDefault="004F168B">
+          <w:p w14:paraId="1AE2D090" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A67F204" w14:textId="77777777" w:rsidR="004F168B" w:rsidRDefault="004F168B">
+          <w:p w14:paraId="0A67F204" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50BC44CA" w14:textId="77777777" w:rsidR="004F168B" w:rsidRDefault="004F168B" w:rsidP="00212330">
+          <w:p w14:paraId="50BC44CA" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B" w:rsidP="00212330">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Department and College:  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F168B" w14:paraId="699BFC7E" w14:textId="77777777" w:rsidTr="001B1F6C">
+      <w:tr w:rsidR="004F168B" w:rsidRPr="00A614B2" w14:paraId="699BFC7E" w14:textId="77777777" w:rsidTr="001B1F6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="612" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="009DE985" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="0065394D" w:rsidRDefault="004F168B">
+          <w:p w14:paraId="009DE985" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="451433C3" w14:textId="77777777" w:rsidR="004F168B" w:rsidRDefault="004F168B">
+          <w:p w14:paraId="451433C3" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Phone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33128C45" w14:textId="77777777" w:rsidR="004F168B" w:rsidRDefault="004F168B" w:rsidP="00212330">
+          <w:p w14:paraId="33128C45" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B" w:rsidP="00212330">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Citizenship:  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A0C28" w14:paraId="4753F24B" w14:textId="77777777" w:rsidTr="001B1F6C">
+      <w:tr w:rsidR="006A0C28" w:rsidRPr="00A614B2" w14:paraId="4753F24B" w14:textId="77777777" w:rsidTr="001B1F6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="612" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20326E47" w14:textId="77777777" w:rsidR="006A0C28" w:rsidRPr="0065394D" w:rsidRDefault="006A0C28">
+          <w:p w14:paraId="20326E47" w14:textId="77777777" w:rsidR="006A0C28" w:rsidRPr="00A614B2" w:rsidRDefault="006A0C28">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49BD60F9" w14:textId="77777777" w:rsidR="006A0C28" w:rsidRDefault="006A0C28">
+          <w:p w14:paraId="49BD60F9" w14:textId="77777777" w:rsidR="006A0C28" w:rsidRPr="00A614B2" w:rsidRDefault="006A0C28">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="013E1FBB" w14:textId="77777777" w:rsidR="006A0C28" w:rsidRDefault="006A0C28">
+          <w:p w14:paraId="013E1FBB" w14:textId="77777777" w:rsidR="006A0C28" w:rsidRPr="00A614B2" w:rsidRDefault="006A0C28">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00325424" w14:paraId="295A35C0" w14:textId="77777777" w:rsidTr="001B1F6C">
+      <w:tr w:rsidR="00325424" w:rsidRPr="00A614B2" w14:paraId="295A35C0" w14:textId="77777777" w:rsidTr="001B1F6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="612" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A830B46" w14:textId="77777777" w:rsidR="00325424" w:rsidRPr="0065394D" w:rsidRDefault="00325424">
+          <w:p w14:paraId="7A830B46" w14:textId="77777777" w:rsidR="00325424" w:rsidRPr="00A614B2" w:rsidRDefault="00325424">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0065394D">
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>(b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1054748B" w14:textId="77777777" w:rsidR="00325424" w:rsidRDefault="00325424">
+          <w:p w14:paraId="1054748B" w14:textId="77777777" w:rsidR="00325424" w:rsidRPr="00A614B2" w:rsidRDefault="00325424">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Name  </w:t>
             </w:r>
-            <w:r w:rsidR="0016552F">
+            <w:r w:rsidR="0016552F" w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1307B292" w14:textId="77777777" w:rsidR="00325424" w:rsidRDefault="00325424">
+          <w:p w14:paraId="1307B292" w14:textId="77777777" w:rsidR="00325424" w:rsidRPr="00A614B2" w:rsidRDefault="00325424">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Title/Position:  </w:t>
             </w:r>
-            <w:r w:rsidR="0016552F">
+            <w:r w:rsidR="0016552F" w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F168B" w14:paraId="1D26064B" w14:textId="77777777" w:rsidTr="001B1F6C">
+      <w:tr w:rsidR="004F168B" w:rsidRPr="00A614B2" w14:paraId="1D26064B" w14:textId="77777777" w:rsidTr="001B1F6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="612" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04CCCEC3" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="0065394D" w:rsidRDefault="004F168B">
+          <w:p w14:paraId="04CCCEC3" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4024B14F" w14:textId="77777777" w:rsidR="004F168B" w:rsidRDefault="004F168B">
+          <w:p w14:paraId="4024B14F" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Home Address:  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AB2EC74" w14:textId="77777777" w:rsidR="004F168B" w:rsidRDefault="004F168B" w:rsidP="00212330">
+          <w:p w14:paraId="5AB2EC74" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B" w:rsidP="00212330">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Employer:  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F168B" w14:paraId="29FA6F2C" w14:textId="77777777" w:rsidTr="001B1F6C">
+      <w:tr w:rsidR="004F168B" w:rsidRPr="00A614B2" w14:paraId="29FA6F2C" w14:textId="77777777" w:rsidTr="001B1F6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="612" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56CC3127" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="0065394D" w:rsidRDefault="004F168B">
+          <w:p w14:paraId="56CC3127" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72869110" w14:textId="77777777" w:rsidR="004F168B" w:rsidRDefault="004F168B">
+          <w:p w14:paraId="72869110" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F78023B" w14:textId="77777777" w:rsidR="004F168B" w:rsidRDefault="004F168B" w:rsidP="00212330">
+          <w:p w14:paraId="2F78023B" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B" w:rsidP="00212330">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Department and College:  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F168B" w14:paraId="1B5ACC09" w14:textId="77777777" w:rsidTr="001B1F6C">
+      <w:tr w:rsidR="004F168B" w:rsidRPr="00A614B2" w14:paraId="1B5ACC09" w14:textId="77777777" w:rsidTr="001B1F6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="612" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0787A761" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="0065394D" w:rsidRDefault="004F168B">
+          <w:p w14:paraId="0787A761" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A2CF725" w14:textId="77777777" w:rsidR="004F168B" w:rsidRDefault="004F168B">
+          <w:p w14:paraId="7A2CF725" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Phone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A124E83" w14:textId="77777777" w:rsidR="004F168B" w:rsidRDefault="004F168B" w:rsidP="00212330">
+          <w:p w14:paraId="2A124E83" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B" w:rsidP="00212330">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Citizenship:  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005609E5" w14:paraId="573FF8EF" w14:textId="77777777" w:rsidTr="001B1F6C">
+      <w:tr w:rsidR="005609E5" w:rsidRPr="00A614B2" w14:paraId="573FF8EF" w14:textId="77777777" w:rsidTr="001B1F6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="612" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="055243F3" w14:textId="77777777" w:rsidR="005609E5" w:rsidRPr="0065394D" w:rsidRDefault="005609E5">
+          <w:p w14:paraId="055243F3" w14:textId="77777777" w:rsidR="005609E5" w:rsidRPr="00A614B2" w:rsidRDefault="005609E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40056A1D" w14:textId="77777777" w:rsidR="005609E5" w:rsidRDefault="005609E5">
+          <w:p w14:paraId="40056A1D" w14:textId="77777777" w:rsidR="005609E5" w:rsidRPr="00A614B2" w:rsidRDefault="005609E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AC4B427" w14:textId="77777777" w:rsidR="005609E5" w:rsidDel="005609E5" w:rsidRDefault="005609E5">
+          <w:p w14:paraId="2AC4B427" w14:textId="77777777" w:rsidR="005609E5" w:rsidRPr="00A614B2" w:rsidDel="005609E5" w:rsidRDefault="005609E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A0C28" w14:paraId="09FAA92A" w14:textId="77777777" w:rsidTr="001B1F6C">
+      <w:tr w:rsidR="006A0C28" w:rsidRPr="00A614B2" w14:paraId="09FAA92A" w14:textId="77777777" w:rsidTr="001B1F6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="612" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3DCE94" w14:textId="77777777" w:rsidR="006A0C28" w:rsidRPr="0065394D" w:rsidRDefault="006A0C28">
+          <w:p w14:paraId="4C3DCE94" w14:textId="77777777" w:rsidR="006A0C28" w:rsidRPr="00A614B2" w:rsidRDefault="006A0C28">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0065394D">
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>(c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A2AD0DD" w14:textId="77777777" w:rsidR="006A0C28" w:rsidRDefault="006A0C28">
+          <w:p w14:paraId="7A2AD0DD" w14:textId="77777777" w:rsidR="006A0C28" w:rsidRPr="00A614B2" w:rsidRDefault="006A0C28">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Name  </w:t>
             </w:r>
-            <w:r w:rsidR="0016552F">
+            <w:r w:rsidR="0016552F" w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="579BAAF7" w14:textId="77777777" w:rsidR="006A0C28" w:rsidRDefault="006A0C28">
+          <w:p w14:paraId="579BAAF7" w14:textId="77777777" w:rsidR="006A0C28" w:rsidRPr="00A614B2" w:rsidRDefault="006A0C28">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Title/Position:  </w:t>
             </w:r>
-            <w:r w:rsidR="0016552F">
+            <w:r w:rsidR="0016552F" w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F168B" w14:paraId="57D2E1FE" w14:textId="77777777" w:rsidTr="001B1F6C">
+      <w:tr w:rsidR="004F168B" w:rsidRPr="00A614B2" w14:paraId="57D2E1FE" w14:textId="77777777" w:rsidTr="001B1F6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="612" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70386528" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="0065394D" w:rsidRDefault="004F168B">
+          <w:p w14:paraId="70386528" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E8D9283" w14:textId="77777777" w:rsidR="004F168B" w:rsidRDefault="004F168B">
+          <w:p w14:paraId="3E8D9283" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Home Address:  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="583A837B" w14:textId="77777777" w:rsidR="004F168B" w:rsidRDefault="004F168B" w:rsidP="00212330">
+          <w:p w14:paraId="583A837B" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B" w:rsidP="00212330">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Employer:  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F168B" w14:paraId="49E77846" w14:textId="77777777" w:rsidTr="001B1F6C">
+      <w:tr w:rsidR="004F168B" w:rsidRPr="00A614B2" w14:paraId="49E77846" w14:textId="77777777" w:rsidTr="001B1F6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="612" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5034C515" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="0065394D" w:rsidRDefault="004F168B">
+          <w:p w14:paraId="5034C515" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1379A17B" w14:textId="77777777" w:rsidR="004F168B" w:rsidRDefault="004F168B">
+          <w:p w14:paraId="1379A17B" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C349FE9" w14:textId="77777777" w:rsidR="004F168B" w:rsidRDefault="004F168B" w:rsidP="00212330">
+          <w:p w14:paraId="3C349FE9" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B" w:rsidP="00212330">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Department and College:  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F168B" w14:paraId="29D20707" w14:textId="77777777" w:rsidTr="001B1F6C">
+      <w:tr w:rsidR="004F168B" w:rsidRPr="00A614B2" w14:paraId="29D20707" w14:textId="77777777" w:rsidTr="001B1F6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="612" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FFDEBF9" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="0065394D" w:rsidRDefault="004F168B">
+          <w:p w14:paraId="4FFDEBF9" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B52816D" w14:textId="77777777" w:rsidR="004F168B" w:rsidRDefault="004F168B">
+          <w:p w14:paraId="5B52816D" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Phone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="073C27DD" w14:textId="77777777" w:rsidR="004F168B" w:rsidRDefault="004F168B" w:rsidP="00212330">
+          <w:p w14:paraId="073C27DD" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B" w:rsidP="00212330">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Citizenship:  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005609E5" w14:paraId="0F696074" w14:textId="77777777" w:rsidTr="001B1F6C">
+      <w:tr w:rsidR="005609E5" w:rsidRPr="00A614B2" w14:paraId="0F696074" w14:textId="77777777" w:rsidTr="001B1F6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="612" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="796464CA" w14:textId="77777777" w:rsidR="005609E5" w:rsidRPr="0065394D" w:rsidRDefault="005609E5">
+          <w:p w14:paraId="796464CA" w14:textId="77777777" w:rsidR="005609E5" w:rsidRPr="00A614B2" w:rsidRDefault="005609E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B7BA401" w14:textId="77777777" w:rsidR="005609E5" w:rsidRDefault="005609E5">
+          <w:p w14:paraId="1B7BA401" w14:textId="77777777" w:rsidR="005609E5" w:rsidRPr="00A614B2" w:rsidRDefault="005609E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="714F6F2F" w14:textId="77777777" w:rsidR="005609E5" w:rsidRDefault="005609E5">
+          <w:p w14:paraId="714F6F2F" w14:textId="77777777" w:rsidR="005609E5" w:rsidRPr="00A614B2" w:rsidRDefault="005609E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A0C28" w14:paraId="6EE13D70" w14:textId="77777777" w:rsidTr="001B1F6C">
+      <w:tr w:rsidR="006A0C28" w:rsidRPr="00A614B2" w14:paraId="6EE13D70" w14:textId="77777777" w:rsidTr="001B1F6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="612" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58A5F7B7" w14:textId="77777777" w:rsidR="006A0C28" w:rsidRPr="0065394D" w:rsidRDefault="006A0C28">
+          <w:p w14:paraId="58A5F7B7" w14:textId="77777777" w:rsidR="006A0C28" w:rsidRPr="00A614B2" w:rsidRDefault="006A0C28">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0065394D">
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>(d)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="721CFC72" w14:textId="77777777" w:rsidR="006A0C28" w:rsidRDefault="006A0C28">
+          <w:p w14:paraId="721CFC72" w14:textId="77777777" w:rsidR="006A0C28" w:rsidRPr="00A614B2" w:rsidRDefault="006A0C28">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Name  </w:t>
             </w:r>
-            <w:r w:rsidR="0016552F">
+            <w:r w:rsidR="0016552F" w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D0DA0DE" w14:textId="77777777" w:rsidR="006A0C28" w:rsidRDefault="006A0C28">
+          <w:p w14:paraId="5D0DA0DE" w14:textId="77777777" w:rsidR="006A0C28" w:rsidRPr="00A614B2" w:rsidRDefault="006A0C28">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Title/Position:  </w:t>
             </w:r>
-            <w:r w:rsidR="0016552F">
+            <w:r w:rsidR="0016552F" w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F168B" w14:paraId="2FB0D695" w14:textId="77777777" w:rsidTr="001B1F6C">
+      <w:tr w:rsidR="004F168B" w:rsidRPr="00A614B2" w14:paraId="2FB0D695" w14:textId="77777777" w:rsidTr="001B1F6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="612" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51FED4E4" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="0065394D" w:rsidRDefault="004F168B">
+          <w:p w14:paraId="51FED4E4" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="383A1B8D" w14:textId="77777777" w:rsidR="004F168B" w:rsidRDefault="004F168B">
+          <w:p w14:paraId="383A1B8D" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Home Address:  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="283FB934" w14:textId="77777777" w:rsidR="004F168B" w:rsidRDefault="004F168B" w:rsidP="00212330">
+          <w:p w14:paraId="283FB934" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B" w:rsidP="00212330">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Employer:  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F168B" w14:paraId="3DCCF7DE" w14:textId="77777777" w:rsidTr="001B1F6C">
+      <w:tr w:rsidR="004F168B" w:rsidRPr="00A614B2" w14:paraId="3DCCF7DE" w14:textId="77777777" w:rsidTr="001B1F6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="612" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E24F20A" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="0065394D" w:rsidRDefault="004F168B">
+          <w:p w14:paraId="2E24F20A" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A66304A" w14:textId="77777777" w:rsidR="004F168B" w:rsidRDefault="004F168B">
+          <w:p w14:paraId="5A66304A" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D576BBD" w14:textId="77777777" w:rsidR="004F168B" w:rsidRDefault="004F168B" w:rsidP="00212330">
+          <w:p w14:paraId="1D576BBD" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B" w:rsidP="00212330">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Department and College:  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F168B" w14:paraId="7BC1A777" w14:textId="77777777" w:rsidTr="001B1F6C">
+      <w:tr w:rsidR="004F168B" w:rsidRPr="00A614B2" w14:paraId="7BC1A777" w14:textId="77777777" w:rsidTr="001B1F6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="612" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B4DE10D" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="0065394D" w:rsidRDefault="004F168B">
+          <w:p w14:paraId="7B4DE10D" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75BFB504" w14:textId="77777777" w:rsidR="004F168B" w:rsidRDefault="004F168B">
+          <w:p w14:paraId="75BFB504" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Phone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5690600D" w14:textId="77777777" w:rsidR="004F168B" w:rsidRDefault="004F168B" w:rsidP="00212330">
+          <w:p w14:paraId="5690600D" w14:textId="77777777" w:rsidR="004F168B" w:rsidRPr="00A614B2" w:rsidRDefault="004F168B" w:rsidP="00212330">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Citizenship:  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00424777" w14:paraId="2D26EB2C" w14:textId="77777777" w:rsidTr="001B1F6C">
+      <w:tr w:rsidR="00424777" w:rsidRPr="00A614B2" w14:paraId="2D26EB2C" w14:textId="77777777" w:rsidTr="001B1F6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="612" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F426AC7" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="0065394D" w:rsidRDefault="00424777">
+          <w:p w14:paraId="4F426AC7" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="00A614B2" w:rsidRDefault="00424777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4207395F" w14:textId="77777777" w:rsidR="00424777" w:rsidRDefault="00424777">
+          <w:p w14:paraId="4207395F" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="00A614B2" w:rsidRDefault="00424777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A30CCA0" w14:textId="77777777" w:rsidR="00424777" w:rsidDel="00AD0D8F" w:rsidRDefault="00424777">
+          <w:p w14:paraId="2A30CCA0" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="00A614B2" w:rsidDel="00AD0D8F" w:rsidRDefault="00424777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B1F6C" w:rsidRPr="001B1F6C" w14:paraId="533ED7CE" w14:textId="77777777" w:rsidTr="001B1F6C">
+      <w:tr w:rsidR="001B1F6C" w:rsidRPr="00A614B2" w14:paraId="533ED7CE" w14:textId="77777777" w:rsidTr="001B1F6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10872" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4918B0AE" w14:textId="77777777" w:rsidR="001B1F6C" w:rsidRPr="0065394D" w:rsidRDefault="001B1F6C" w:rsidP="00057DBD">
+          <w:p w14:paraId="4918B0AE" w14:textId="3A5C056D" w:rsidR="001B1F6C" w:rsidRPr="00A614B2" w:rsidRDefault="005A2C5F" w:rsidP="00057DBD">
             <w:pPr>
               <w:ind w:left="270" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0065394D">
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0065394D">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="001B1F6C" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="001B1F6C" w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Contact person:</w:t>
             </w:r>
-            <w:r w:rsidRPr="0065394D">
+            <w:r w:rsidR="001B1F6C" w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">The inventors have agreed to designate the inventor named below to be their contact with </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> and/or by patent counsel.</w:t>
+              <w:t>The inventors have agreed to designate the inventor named below to be their contact with IPMO and patent counsel.  The inventor named below agrees to keep the other inventors informed on a timely basis of all developments relating to the invention that are communicated to him/her by IPMO and/or by patent counsel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00424777" w14:paraId="71BC1D7B" w14:textId="77777777" w:rsidTr="001B1F6C">
-[...114 lines deleted...]
-      <w:tr w:rsidR="00424777" w14:paraId="17CF539E" w14:textId="77777777" w:rsidTr="001B1F6C">
+      <w:tr w:rsidR="00D32878" w:rsidRPr="00A614B2" w14:paraId="49B73E97" w14:textId="77777777" w:rsidTr="001B1F6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5598" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="58C3DAAA" w14:textId="77777777" w:rsidR="00424777" w:rsidRDefault="00424777">
+          <w:p w14:paraId="535789FC" w14:textId="7E23C7BA" w:rsidR="00D32878" w:rsidRPr="00A614B2" w:rsidRDefault="00D32878">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Address</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Name:</w:t>
+            </w:r>
+            <w:r w:rsidR="008D2707" w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:tab/>
-[...10 lines deleted...]
-            <w:bookmarkEnd w:id="8"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5274" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="6CA883A5" w14:textId="77777777" w:rsidR="00424777" w:rsidRDefault="00424777">
+          <w:p w14:paraId="605576B1" w14:textId="7936679E" w:rsidR="00D32878" w:rsidRPr="00A614B2" w:rsidRDefault="00D32878">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>E-mail</w:t>
-[...5 lines deleted...]
-                <w:noProof/>
+              <w:t>Phone:</w:t>
+            </w:r>
+            <w:r w:rsidR="008D2707" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">     </w:t>
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="9"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00424777" w:rsidRPr="00057DBD" w14:paraId="11323A52" w14:textId="77777777" w:rsidTr="001B1F6C">
+      <w:tr w:rsidR="00424777" w:rsidRPr="00A614B2" w14:paraId="17CF539E" w14:textId="77777777" w:rsidTr="001B1F6C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5598" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="58C3DAAA" w14:textId="3DB238B6" w:rsidR="00424777" w:rsidRPr="00A614B2" w:rsidRDefault="00424777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+            <w:r w:rsidR="00D32878" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="008D2707" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5274" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA883A5" w14:textId="37321FDF" w:rsidR="00424777" w:rsidRPr="00A614B2" w:rsidRDefault="00424777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>E-mail</w:t>
+            </w:r>
+            <w:r w:rsidR="00D32878" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="008D2707" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00424777" w:rsidRPr="00A614B2" w14:paraId="11323A52" w14:textId="77777777" w:rsidTr="001B1F6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10872" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:gridSpan w:val="10"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07C7A5D9" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="00057DBD" w:rsidRDefault="00424777">
+          <w:p w14:paraId="07C7A5D9" w14:textId="4AA81F48" w:rsidR="00424777" w:rsidRPr="00A614B2" w:rsidRDefault="00EB2771">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00057DBD">
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00057DBD">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00424777" w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00424777" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00865790" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00865790" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>For RIT Personnel Only</w:t>
+            </w:r>
+            <w:r w:rsidR="00865790" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00424777" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Signature(s) of inventor(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="009A628D" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="006F402D" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">By signing below, I acknowledge this </w:t>
+            </w:r>
+            <w:r w:rsidR="00865790" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">invention </w:t>
+            </w:r>
+            <w:r w:rsidR="006F402D" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">disclosure is governed by the </w:t>
+            </w:r>
+            <w:r w:rsidR="006220AD" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>RIT Intellectual Property Policy</w:t>
+            </w:r>
+            <w:r w:rsidR="00865790" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> C03.0 (the “</w:t>
+            </w:r>
+            <w:r w:rsidR="00865790" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>IP Policy</w:t>
+            </w:r>
+            <w:r w:rsidR="00865790" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>”)</w:t>
+            </w:r>
+            <w:r w:rsidR="006F402D" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. In consideration of the </w:t>
+            </w:r>
+            <w:r w:rsidR="00865790" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>intellectual property revenue distribution stipulated in the IP Policy</w:t>
+            </w:r>
+            <w:r w:rsidR="006F402D" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, I</w:t>
+            </w:r>
+            <w:r w:rsidR="00865790" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/We</w:t>
+            </w:r>
+            <w:r w:rsidR="006F402D" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do hereby assign all rights, title, and interest in this invention to RIT and agree to execute any necessary patent documents. </w:t>
+            </w:r>
+            <w:r w:rsidR="00865790" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To the extent any portion of the rights assigned by this Assignment has previously been assigned to RIT, this Assignment is </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00865790" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>a confirmation</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00865790" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the previous assignment.  </w:t>
+            </w:r>
+            <w:r w:rsidR="006F402D" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If RIT declines to </w:t>
+            </w:r>
+            <w:r w:rsidR="00865790" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>commercialize this invention</w:t>
+            </w:r>
+            <w:r w:rsidR="006F402D" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, these rights will </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="006F402D" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>released back</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="006F402D" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to me</w:t>
+            </w:r>
+            <w:r w:rsidR="00865790" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> upon my/our formal request</w:t>
+            </w:r>
+            <w:r w:rsidR="006F402D" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00424777" w:rsidRPr="00057DBD" w14:paraId="72E5C9F4" w14:textId="77777777" w:rsidTr="00903039">
+      <w:tr w:rsidR="00424777" w:rsidRPr="00A614B2" w14:paraId="72E5C9F4" w14:textId="77777777" w:rsidTr="003D4EE5">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="288"/>
+          <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EF41003" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="00057DBD" w:rsidRDefault="00424777">
+          <w:p w14:paraId="4EF41003" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="00A614B2" w:rsidRDefault="00424777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00057DBD">
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7263" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04173416" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="00057DBD" w:rsidRDefault="00424777">
+          <w:p w14:paraId="04173416" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="00A614B2" w:rsidRDefault="00424777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0935E02D" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="00057DBD" w:rsidRDefault="00424777">
+          <w:p w14:paraId="0935E02D" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="00A614B2" w:rsidRDefault="00424777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00057DBD">
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00424777" w:rsidRPr="00057DBD" w14:paraId="079174FB" w14:textId="77777777" w:rsidTr="00903039">
+      <w:tr w:rsidR="00424777" w:rsidRPr="00A614B2" w14:paraId="079174FB" w14:textId="77777777" w:rsidTr="003D4EE5">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="288"/>
+          <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74818AE7" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="00057DBD" w:rsidRDefault="00424777">
+          <w:p w14:paraId="74818AE7" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="00A614B2" w:rsidRDefault="00424777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00057DBD">
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>(b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7263" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28BAA419" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="00057DBD" w:rsidRDefault="00424777">
+          <w:p w14:paraId="28BAA419" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="00A614B2" w:rsidRDefault="00424777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1B362761" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="00057DBD" w:rsidRDefault="00424777">
+          <w:p w14:paraId="1B362761" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="00A614B2" w:rsidRDefault="00424777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00057DBD">
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00424777" w:rsidRPr="00057DBD" w14:paraId="5E598469" w14:textId="77777777" w:rsidTr="00903039">
+      <w:tr w:rsidR="00424777" w:rsidRPr="00A614B2" w14:paraId="5E598469" w14:textId="77777777" w:rsidTr="003D4EE5">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="288"/>
+          <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72417242" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="00057DBD" w:rsidRDefault="00424777">
+          <w:p w14:paraId="72417242" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="00A614B2" w:rsidRDefault="00424777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00057DBD">
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>(c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7263" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53C94D34" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="00057DBD" w:rsidRDefault="00424777">
+          <w:p w14:paraId="53C94D34" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="00A614B2" w:rsidRDefault="00424777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6CA3AE10" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="00057DBD" w:rsidRDefault="00424777">
+          <w:p w14:paraId="6CA3AE10" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="00A614B2" w:rsidRDefault="00424777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00057DBD">
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00424777" w:rsidRPr="00057DBD" w14:paraId="6FD948BA" w14:textId="77777777" w:rsidTr="00903039">
+      <w:tr w:rsidR="00424777" w:rsidRPr="00A614B2" w14:paraId="6FD948BA" w14:textId="77777777" w:rsidTr="003D4EE5">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="288"/>
+          <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B399FDD" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="00057DBD" w:rsidRDefault="00424777">
+          <w:p w14:paraId="2B399FDD" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="00A614B2" w:rsidRDefault="00424777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00057DBD">
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>(d)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7263" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB6B474" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="00057DBD" w:rsidRDefault="00424777">
+          <w:p w14:paraId="5CB6B474" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="00A614B2" w:rsidRDefault="00424777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6835B7CE" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="00057DBD" w:rsidRDefault="00424777">
+          <w:p w14:paraId="1CE8340A" w14:textId="77777777" w:rsidR="00424777" w:rsidRPr="00A614B2" w:rsidRDefault="00424777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00057DBD">
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="7BCD4D4F" w14:textId="77777777" w:rsidR="00055B9F" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B208CCE" w14:textId="77777777" w:rsidR="00055B9F" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01FD0319" w14:textId="77777777" w:rsidR="00055B9F" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="783C6C40" w14:textId="77777777" w:rsidR="00055B9F" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="637C9FCD" w14:textId="77777777" w:rsidR="00055B9F" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32477F0D" w14:textId="77777777" w:rsidR="00055B9F" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6835B7CE" w14:textId="77777777" w:rsidR="00055B9F" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00424777" w:rsidRPr="00057DBD" w14:paraId="08284EE8" w14:textId="77777777" w:rsidTr="001B1F6C">
-[...154 lines deleted...]
-      <w:tr w:rsidR="00424777" w14:paraId="2BD869B9" w14:textId="77777777" w:rsidTr="00903039">
+      <w:tr w:rsidR="00424777" w:rsidRPr="00A614B2" w14:paraId="2BD869B9" w14:textId="77777777" w:rsidTr="00903039">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10872" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:gridSpan w:val="10"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B7753D7" w14:textId="77777777" w:rsidR="00424777" w:rsidRDefault="00424777">
+          <w:p w14:paraId="7B7753D7" w14:textId="7371DFAE" w:rsidR="00055B9F" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
             <w:pPr>
-              <w:numPr>
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-            <w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Regarding </w:t>
+            </w:r>
+            <w:r w:rsidR="00424777" w:rsidRPr="00A614B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> A    B    C    D    E    F </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Attachments</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD0D61" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="007E6171" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please submit all required files alongside this form. To assist our team, please either group your files into categorized folders (Technical Details, Prior Art, Past Disclosures, Commercialization, </w:t>
+            </w:r>
+            <w:r w:rsidR="00C7366B" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outside Agreements, </w:t>
+            </w:r>
+            <w:r w:rsidR="007E6171" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or </w:t>
+            </w:r>
+            <w:r w:rsidR="00D6332E" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="007E6171" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">thers) or rename individual files to include these labels. See the Invention Disclosure </w:t>
+            </w:r>
+            <w:r w:rsidR="000F40C5" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questionnaire </w:t>
+            </w:r>
+            <w:r w:rsidR="007E6171" w:rsidRPr="00A614B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>below for exact attachment requirements.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="285CB966" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRDefault="004B68E3">
+    <w:p w14:paraId="60917F5B" w14:textId="02765053" w:rsidR="006733BC" w:rsidRPr="00A614B2" w:rsidRDefault="006733BC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="285CB966" w14:textId="7C17BEBA" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="004B68E3">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Invention Disclosure </w:t>
+      </w:r>
+      <w:r w:rsidR="000F40C5" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Questionnaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC85677" w14:textId="77777777" w:rsidR="00FE42B9" w:rsidRPr="00A614B2" w:rsidRDefault="00FE42B9" w:rsidP="00FE42B9">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D00526F" w14:textId="252C3062" w:rsidR="00B12E1D" w:rsidRPr="00A614B2" w:rsidRDefault="00F92A15" w:rsidP="00FE42B9">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t>Invention Disclosure Outline</w:t>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>To help us evaluate the technical merits and commercial potential of your work, please answer the following questions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> directly and concisely</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00696364" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A75C3" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You do not need to write in formal academic </w:t>
+      </w:r>
+      <w:r w:rsidR="00311C9E" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>language at this stage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="084133B5" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRDefault="004B68E3">
-[...311 lines deleted...]
-    <w:p w14:paraId="5C537DED" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRDefault="004B68E3">
+    <w:p w14:paraId="24CA5E43" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRPr="00A614B2" w:rsidRDefault="004B68E3">
       <w:pPr>
         <w:pStyle w:val="List2"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A12E450" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRDefault="00B55420">
-[...24 lines deleted...]
-        <w:t>Novelty and Non-Obviousness</w:t>
+    <w:p w14:paraId="1C3E7983" w14:textId="20EF7890" w:rsidR="003A796D" w:rsidRPr="00A614B2" w:rsidRDefault="003A796D" w:rsidP="003A796D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Section 1: Compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4558B" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Funding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11CD842B" w14:textId="77777777" w:rsidR="00B55420" w:rsidRDefault="00B55420" w:rsidP="00B55420">
-[...16 lines deleted...]
-        <w:t>Describe the background environment and problem to be solved or the purpose of the invention.</w:t>
+    <w:p w14:paraId="19545E26" w14:textId="6BEE64A7" w:rsidR="008236A1" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="800" w:hanging="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003A796D" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Federal/External Funding: </w:t>
+      </w:r>
+      <w:r w:rsidR="008236A1" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Was this invention conceived or first actually reduced to practice using funding from an outside sponsor (e.g., federal agencies, corporate sponsors, or external foundations)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14541474" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRDefault="004B68E3">
-[...31 lines deleted...]
-        <w:t>technology; how the problem has been resolved in the past.</w:t>
+    <w:p w14:paraId="54AC91B9" w14:textId="199B0A7F" w:rsidR="008236A1" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00841A11" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>[ ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00841A11" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008236A1" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No. </w:t>
+      </w:r>
+      <w:r w:rsidR="008236A1" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(The work was </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A958B1" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>unfunded, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008236A1" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supported </w:t>
+      </w:r>
+      <w:r w:rsidR="008236A1" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>solely</w:t>
+      </w:r>
+      <w:r w:rsidR="008236A1" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by internal RIT funds or RIT startup packages</w:t>
+      </w:r>
+      <w:r w:rsidR="00063B8D" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008236A1" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A16DC5" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRDefault="004B68E3">
-[...45 lines deleted...]
-        <w:t xml:space="preserve">technology (saves resources, decreases production time, reduces pollution, improves product, etc.)? </w:t>
+    <w:p w14:paraId="0FBECAA4" w14:textId="66BB738C" w:rsidR="00BB43B8" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>[ ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008236A1" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Yes.</w:t>
+      </w:r>
+      <w:r w:rsidR="008236A1" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Please list the external sponsor(s) and grant/award numbers</w:t>
+      </w:r>
+      <w:r w:rsidR="00063B8D" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008236A1" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="006906F1" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63FD1148" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRDefault="004B68E3">
-[...17 lines deleted...]
-        <w:t>Why do you believe the invention would NOT have been obvious to another researcher working on the same problem at the same time?</w:t>
+    <w:p w14:paraId="5135A9F0" w14:textId="3C5C2AAF" w:rsidR="0017052C" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="800" w:hanging="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>b.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:commentRangeStart w:id="1"/>
+      <w:r w:rsidR="003A796D" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Restricted </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="1"/>
+      <w:r w:rsidR="00A552C2" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidR="003A796D" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Technology</w:t>
+      </w:r>
+      <w:r w:rsidR="007E6695" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Export Control</w:t>
+      </w:r>
+      <w:r w:rsidR="003A796D" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="004F619F" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0017052C" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To your knowledge, </w:t>
+      </w:r>
+      <w:r w:rsidR="00341B82" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00506334" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this project</w:t>
+      </w:r>
+      <w:r w:rsidR="0017052C" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> subject to strict military/export control regulations (like ITAR/EAR), specialized physical/IT security protocols, or publication restrictions? </w:t>
+      </w:r>
+      <w:r w:rsidR="0017052C" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3CEB" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: Typically, you would have been formally notified by a sponsor or </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7613A" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>related authority</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3CEB" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before starting the work. However, please also consider if you entered into any independent confidentiality agreements [NDAs] or are otherwise aware of export limitations on this specific tech</w:t>
+      </w:r>
+      <w:r w:rsidR="00945ABD" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0017052C" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8CD497" w14:textId="77777777" w:rsidR="00B55420" w:rsidRDefault="00B55420" w:rsidP="00B55420">
-[...17 lines deleted...]
-        <w:t>List and expand on novel and unusual features of the invention.  What problem(s) does the invention solve?</w:t>
+    <w:p w14:paraId="70A4BBE5" w14:textId="16FD4825" w:rsidR="005B32BF" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>[ ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B32BF" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No. </w:t>
+      </w:r>
+      <w:r w:rsidR="005B32BF" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(This research is intended for broad, unrestricted publication</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4AD5" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005B32BF" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC49219" w14:textId="77777777" w:rsidR="00B55420" w:rsidRPr="00D271F4" w:rsidRDefault="00B55420" w:rsidP="00B55420">
-[...34 lines deleted...]
-        <w:t>advantage(s) of the invention.</w:t>
+    <w:p w14:paraId="245E4915" w14:textId="4025823E" w:rsidR="001E3F55" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>[ ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0017052C" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="007E227D" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0017052C" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0017052C" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00506334" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>If checked, please specify the restricting agency, sponsor, independent agreement, or applicable regulation if known</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4AD5" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0017052C" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="006906F1" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F25C2D7" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRDefault="004B68E3">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="50F86A90" w14:textId="2BA1DDC0" w:rsidR="0052404C" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="800" w:hanging="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>c.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E3F55" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outside Materials &amp; Data: </w:t>
+      </w:r>
+      <w:r w:rsidR="0052404C" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Did you rely on any restricted materials, biological samples, datasets, </w:t>
+      </w:r>
+      <w:r w:rsidR="00611590" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">specialized equipment </w:t>
+      </w:r>
+      <w:r w:rsidR="0052404C" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or software provided by an outside party under a specific sharing agreement (e.g., a Material Transfer Agreement [MTA]</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE56F6" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, Non-Disclosure Agreement [NDA]</w:t>
+      </w:r>
+      <w:r w:rsidR="0052404C" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Data Use Agreement [DUA])?</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="26B09264" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRDefault="004B68E3">
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> (POC)</w:t>
+    <w:p w14:paraId="651CFEFC" w14:textId="30AB0314" w:rsidR="0052404C" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>[ ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0052404C" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>No.</w:t>
+      </w:r>
+      <w:r w:rsidR="0052404C" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Everything used was developed internally, was open-source, or was a standard commercial purchase/license-including off-the-shelf software and purchased lab equipment</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4AD5" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0052404C" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EECC976" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRDefault="004B68E3">
-[...40 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="350D6B32" w14:textId="45D36E2F" w:rsidR="001E3F55" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>[ ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidR="0052404C" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Yes.</w:t>
+      </w:r>
+      <w:r w:rsidR="0052404C" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Please specify the provider and the agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4AD5" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0052404C" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="006906F1" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF9AA7B" w14:textId="77777777" w:rsidR="009A5985" w:rsidRDefault="0022245C">
-[...35 lines deleted...]
-        <w:t xml:space="preserve">will be verified and the concept proven. Include estimates of the funding needed and the anticipated timing of the receipt of such funding. </w:t>
+    <w:p w14:paraId="6D022579" w14:textId="64EA031C" w:rsidR="002A27EC" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="800" w:hanging="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>d.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D009A" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Foreign Invention</w:t>
+      </w:r>
+      <w:r w:rsidR="005D490E" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00052562" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Was any substantive research, development, coding, or physical testing of this invention conducted outside the United States?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="510DF8C4" w14:textId="77777777" w:rsidR="0022245C" w:rsidRDefault="009A5985">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Please include, </w:t>
+    <w:p w14:paraId="519DEBE9" w14:textId="31BA2159" w:rsidR="002A27EC" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...12 lines deleted...]
-        <w:t>ATTACHMENT</w:t>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>[ ]</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="005D490E" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2590F" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005D490E" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0BF792" w14:textId="72DE2F07" w:rsidR="005D490E" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">  the</w:t>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>[ ]</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...10 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="005D490E" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="002A27EC" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005D490E" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Specify Country)</w:t>
+      </w:r>
+      <w:r w:rsidR="00443BCF" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="200D4701" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRDefault="004B68E3">
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="00782CC6" w14:textId="77777777" w:rsidR="00E4558B" w:rsidRPr="00A614B2" w:rsidRDefault="00E4558B" w:rsidP="00E4558B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3869B600" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRDefault="004B68E3">
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Prototypes or Samples </w:t>
+    <w:p w14:paraId="66F3C7A7" w14:textId="501C1492" w:rsidR="000C5B9A" w:rsidRPr="00A614B2" w:rsidRDefault="000C5B9A" w:rsidP="000C5B9A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00622389" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="000223B1" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Invention Description</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A77E029" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRDefault="004B68E3">
-[...253 lines deleted...]
-    <w:p w14:paraId="641B5A94" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRPr="009650F0" w:rsidRDefault="004B68E3" w:rsidP="009650F0">
+    <w:p w14:paraId="46ABA37C" w14:textId="530F8006" w:rsidR="00015597" w:rsidRPr="00A614B2" w:rsidRDefault="000C5B9A" w:rsidP="00015597">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:tabs>
-[...5 lines deleted...]
-          <w:b/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="citation-69"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rStyle w:val="citation-69"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="008D13F0" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rStyle w:val="citation-69"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Background</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rStyle w:val="citation-69"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rStyle w:val="citation-69"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A0F68" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rStyle w:val="citation-69"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>What specific problem are you trying to solve, and why is it important to the industry or field?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA56F2A" w14:textId="0D101A75" w:rsidR="00015597" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00015597">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="800" w:hanging="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00494076" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rStyle w:val="citation-68"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Conventional Methods</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5B9A" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rStyle w:val="citation-68"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5B9A" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rStyle w:val="citation-68"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A0F68" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rStyle w:val="citation-68"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>What are the closest existing solutions or workarounds? What are their critical limitations, defects, or inefficiencies?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3F5D18" w14:textId="3040052B" w:rsidR="002C7030" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="800" w:hanging="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>c.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C7030" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Solution: </w:t>
+      </w:r>
+      <w:r w:rsidR="002C7030" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In simple terms, how does your invention work? (If it’s a device, what are the key parts and how do they connect? If it’s a process or software, what are the essential steps? If it’s a composition, how is it made?) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C50DE6C" w14:textId="64ABDCBC" w:rsidR="002C7030" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="800" w:hanging="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>d.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C7030" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The Advantage:</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7030" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> What makes your solution better than the conventional methods? (e.g., faster, cheaper, uses less power, cleaner, more accurate</w:t>
+      </w:r>
+      <w:r w:rsidR="003A6E0E" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7030" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B9C49A" w14:textId="616B1906" w:rsidR="000C5B9A" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="800" w:hanging="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000C5B9A" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rStyle w:val="citation-65"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Non-Obviousness</w:t>
+      </w:r>
+      <w:r w:rsidR="009B5671" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rStyle w:val="citation-65"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (The “Aha!” Moment)</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5B9A" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rStyle w:val="citation-65"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5B9A" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rStyle w:val="citation-65"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A20D60" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Why wouldn't another expert in your field have easily thought of this</w:t>
+      </w:r>
+      <w:r w:rsidR="000406C9" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yet? What did you do differently, or what unique insight did you have, that others missed?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25252F16" w14:textId="18C890E3" w:rsidR="00693C12" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="800" w:hanging="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>f.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D55C55" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rStyle w:val="citation-65"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Technical Details:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D55C55" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D645A8" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Please provide any</w:t>
+      </w:r>
+      <w:r w:rsidR="00311C9E" w:rsidRPr="00A614B2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00311C9E" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>materials you currently have that can be used to illustrate your idea as</w:t>
+      </w:r>
+      <w:r w:rsidR="00644E17" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00311C9E" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>attachment (e.g., slide decks, draft manuscripts, grant proposals, sketches, or flow charts</w:t>
+      </w:r>
+      <w:r w:rsidR="0091510E" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00311C9E" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3258E9" w14:textId="1D8BD71F" w:rsidR="00243401" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="864" w:hanging="504"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>g.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00243401" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rStyle w:val="citation-65"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Prior Art:</w:t>
+      </w:r>
+      <w:r w:rsidR="00243401" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please list</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED60A8" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00243401" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the references that are most functionally </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00ED60A8" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00243401" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your invention.</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED60A8" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED60A8" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: You do not need to attach a full academic bibliography. For patent purposes, </w:t>
+      </w:r>
+      <w:r w:rsidR="00086DE5" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-        </w:rPr>
-        <w:t>Publications and Other Disclosures of Information</w:t>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED60A8" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ocus primarily on the specific baseline technology that you directly improved upon, or the existing tools/methods you uniquely combined.</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED60A8" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E048DE" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E048DE" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00E048DE" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IMPORTANT: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5454A" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not conduct patent searches from your end. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E40116" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>If you are already aware of a relevant patent, you may list it here. However,</w:t>
+      </w:r>
+      <w:r w:rsidR="00760A7D" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:r w:rsidR="00F512FF" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00816DAD" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00760A7D" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inventor, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E40116" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>actively searching for patents creates unnecessary legal risks (such as willful infringement) and administrative burdens.</w:t>
+      </w:r>
+      <w:r w:rsidR="0041148E" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For compliance, patent searches shall be conducted by the IPMO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="086ED602" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRPr="006F63A7" w:rsidRDefault="004B68E3">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="474D1A77" w14:textId="76304F06" w:rsidR="00693C12" w:rsidRPr="00A614B2" w:rsidRDefault="00693C12" w:rsidP="00693C12">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00622389" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00416F98" w:rsidRPr="00A614B2">
+        <w:t xml:space="preserve">For Software-related </w:t>
+      </w:r>
+      <w:r w:rsidR="00870F30" w:rsidRPr="00A614B2">
+        <w:t>Invention</w:t>
+      </w:r>
+      <w:r w:rsidR="00416F98" w:rsidRPr="00A614B2">
+        <w:t xml:space="preserve"> Only</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1F14AFF8" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRPr="006F63A7" w:rsidRDefault="004B68E3" w:rsidP="0072216D">
-[...10 lines deleted...]
-          <w:tab w:val="left" w:pos="1296"/>
+    <w:p w14:paraId="7011A840" w14:textId="3707B1B9" w:rsidR="00693C12" w:rsidRPr="00A614B2" w:rsidRDefault="00693C12" w:rsidP="00693C12">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:r w:rsidR="00416F98" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skip </w:t>
+      </w:r>
+      <w:r w:rsidR="003F12CB" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00442D18" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ection</w:t>
+      </w:r>
+      <w:r w:rsidR="00442D18" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if your invention</w:t>
+      </w:r>
+      <w:r w:rsidR="00416F98" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> does not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00416F98" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>involve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> software, algorithms, machine learning, or mobile/web applications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4053DB38" w14:textId="0C2C60D7" w:rsidR="00F1046E" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="800" w:hanging="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003F12CB" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The Technical</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003F12CB" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Improvement:</w:t>
+      </w:r>
+      <w:r w:rsidR="003F12CB" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D4997" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Software-related innovations face a relatively complicated threshold in patent prosecution. To help us determine the</w:t>
+      </w:r>
+      <w:r w:rsidR="00770495" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3777" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>most appropriate</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2A23" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D4997" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">intellectual property protection strategy, we need to understand the technical impact of your innovation. Which of the following best describes the primary function of </w:t>
+      </w:r>
+      <w:r w:rsidR="002F4EBE" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the software or algorithmic component of your invention</w:t>
+      </w:r>
+      <w:r w:rsidR="007D4997" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1046E" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Check all that apply)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0DBD5F" w14:textId="6DEBDA8E" w:rsidR="00F1046E" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
-          <w:tab w:val="left" w:pos="1584"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>[ ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1046E" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hardware Integration: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1046E" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>It controls, monitors, or directly improves the performance of physical hardware, machinery, or external devices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6626D108" w14:textId="580FB6FD" w:rsidR="00F1046E" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>[ ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1046E" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>System Improvement:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1046E" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It fundamentally changes how a computer or network operates internally (e.g., novel data structures, memory architecture, or network routing).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A2E12EB" w14:textId="562EAF80" w:rsidR="00F1046E" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>[ ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1046E" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Technical Solution: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1046E" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>It solves a specific technical problem in a specialized domain (e.g., advanced image/signal processing, or novel encryption).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5646C20F" w14:textId="09AD3DF6" w:rsidR="00DE0247" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>[ ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1046E" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Data &amp; Algorithm Focus:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1046E" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It automates a mathematical algorithm, data analysis method, or business/administrative process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69926E07" w14:textId="6F617AB4" w:rsidR="00793EA6" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>[ ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00793EA6" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other: </w:t>
+      </w:r>
+      <w:r w:rsidR="00793EA6" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(e.g., Novel Graphical User Interface [GUI], Human-Computer Interaction). Please briefly describe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6D74BF" w14:textId="41564C98" w:rsidR="00055B9F" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="800" w:hanging="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003F12CB" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Training Data (For AI/ML Only): </w:t>
+      </w:r>
+      <w:r w:rsidR="003F12CB" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If your invention includes a trained machine learning model, what data was used to train it? Was the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003F12CB" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>data publicly</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003F12CB" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> available, scraped from the web, purchased, or proprietary to RIT or a </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6CBD" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>third-party</w:t>
+      </w:r>
+      <w:r w:rsidR="003F12CB" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>? (</w:t>
+      </w:r>
+      <w:r w:rsidR="003F12CB" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B61EBB" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We ask this to evaluate our commercialization options and data rights. </w:t>
+      </w:r>
+      <w:r w:rsidR="004C29F8" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00B61EBB" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>he source of your training data generally does not affect the patentability of the underlying algorithm or method.</w:t>
+      </w:r>
+      <w:r w:rsidR="003F12CB" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1632826B" w14:textId="26FEDA35" w:rsidR="00AB08B9" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="800" w:hanging="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>c.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00447DA2" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Open Source &amp; Third-Party Code:</w:t>
+      </w:r>
+      <w:r w:rsidR="00447DA2" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D65E3" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">While the use of open-source code rarely impacts the patentability of your overarching method, certain open-source licenses (like GPL) can restrict the university's ability to commercialize or license the resulting </w:t>
+      </w:r>
+      <w:r w:rsidR="00330DFE" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>product</w:t>
+      </w:r>
+      <w:r w:rsidR="007D65E3" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A67" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00E97A67" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What you DO NOT need to report: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A67" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You do not need to list standard public libraries and frameworks (e.g., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0037246F" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PyTorch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0037246F" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0037246F" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>React</w:t>
+      </w:r>
+      <w:r w:rsidR="0037246F" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0037246F" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Node.js</w:t>
+      </w:r>
+      <w:r w:rsidR="0037246F" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0037246F" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>OpenCV</w:t>
+      </w:r>
+      <w:r w:rsidR="0037246F" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or </w:t>
+      </w:r>
+      <w:r w:rsidR="0037246F" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Boost</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A67" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) or any third-party code that uses standard, permissive licenses (specifically: MIT, Apache 2.0, or BSD</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE60FA" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A67" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7D9D" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00447DA2" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What We Need to Know: </w:t>
+      </w:r>
+      <w:r w:rsidR="00447DA2" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Did your core algorithm incorporate, modify, or copy any third-party code (e.g., from a GitHub repository, an academic forum, or another university) that falls into any of these restricted categories?</w:t>
+      </w:r>
+      <w:r w:rsidR="00421E9A" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Check all that applies.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB08B9" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00AB08B9" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Tip: If you are unclear about a tool's license, check the main folder of its repository for a file named </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB08B9" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>LICENSE</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB08B9" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB08B9" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>COPYING</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB08B9" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, or look for a "</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB08B9" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>License</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB08B9" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" section at the bottom of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB08B9" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>README.md</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB08B9" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> file.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0AD042" w14:textId="5C96F9ED" w:rsidR="00B34C79" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>[ ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34C79" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>No.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34C79" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (All third-party code used was under a "safe" permissive license like MIT/Apache/BSD, or the code was written entirely from scratch).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C55F3E" w14:textId="17F9935C" w:rsidR="00B27FEC" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>[ ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B27FEC" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidR="00C86FE5" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C86FE5" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(If checked, please indicate which categories apply)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34C79" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184B06DE" w14:textId="7B94D699" w:rsidR="00DE60FA" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
-          <w:tab w:val="left" w:pos="2304"/>
-[...40 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Prior Publications or Disclosures</w:t>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>[ ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE60FA" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>"Copyleft" or Viral Licenses (e.g., GPL, AGPL):</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE60FA" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Licenses that require any derivative software to also be open-sourced and given away for free.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11531F29" w14:textId="592F030C" w:rsidR="00DE60FA" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0072216D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>[ ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE60FA" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Non-Commercial / Academic Licenses:</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE60FA" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Code explicitly marked as "for research/academic use only," or licensed under Creative Commons Non-Commercial (CC BY-NC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E73A844" w14:textId="643ED2EF" w:rsidR="00DE60FA" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0072216D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>[ ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE60FA" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Unlicensed Public Code:</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE60FA" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Code copied from a public repository or website that did not have an explicit license file attached to it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EEF8091" w14:textId="3F4564F5" w:rsidR="00250BA3" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0072216D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>[ ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF6873" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00250BA3" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Unsure / Unclear.</w:t>
+      </w:r>
+      <w:r w:rsidR="00250BA3" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (I used third-party code but cannot locate the license file. </w:t>
+      </w:r>
+      <w:r w:rsidR="001B636F" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Please paste the link to the software/repository here.</w:t>
+      </w:r>
+      <w:r w:rsidR="001B636F" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5EC711" w14:textId="1E23A32E" w:rsidR="000C5B9A" w:rsidRPr="00A614B2" w:rsidRDefault="000C5B9A" w:rsidP="00BE790A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00622389" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="005C14E0" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Development Status</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDF1C8C" w14:textId="1E47B05B" w:rsidR="00620198" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="800" w:hanging="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0072216D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00620198" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Past Disclosures:</w:t>
+      </w:r>
+      <w:r w:rsidR="00620198" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Has this invention already been published, presented publicly, posted online (e.g., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00620198" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>arXiv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00620198" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>), or used in public? (If yes, please provide the exact dates and attach the materials. Note: U.S. patent law has strict deadlines triggered by your first public disclosure).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287AF694" w14:textId="7ED72231" w:rsidR="00620198" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="800" w:hanging="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0072216D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00620198" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Future Disclosures:</w:t>
+      </w:r>
+      <w:r w:rsidR="00620198" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> What are the actual or estimated dates for any publications, oral presentations, or public uses planned within the next 12 months?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D501CAE" w14:textId="2D49AF4F" w:rsidR="00AA3B24" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="800" w:hanging="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="000C5B9A" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rStyle w:val="citation-57"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Proof of Concept:</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5B9A" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rStyle w:val="citation-57"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC637F" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>What experimental testing has already been completed, or how do you plan to verify the concept?</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="77AF7B22" w14:textId="77777777" w:rsidR="0083474E" w:rsidRDefault="004B68E3" w:rsidP="0083474E">
-[...17 lines deleted...]
-        <w:t>Have you described any aspect of the invention in a paper, publication, web-based document, disclosure, or oral presentation?  If yes, give the date and describe the circumstances under which you talked or wrote about your work.</w:t>
+    <w:p w14:paraId="7BC46E0D" w14:textId="57ECAA2F" w:rsidR="00AA3B24" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="800" w:hanging="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000C5B9A" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rStyle w:val="citation-56"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Prototypes:</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5B9A" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rStyle w:val="citation-56"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC637F" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Have any physical prototypes, models, or test samples been constructed, and if so, what kind and when were they built?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2213B07A" w14:textId="77777777" w:rsidR="004B68E3" w:rsidRDefault="004B68E3">
-[...30 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="51954499" w14:textId="47C60045" w:rsidR="00D21C2A" w:rsidRPr="00A614B2" w:rsidRDefault="000C5B9A" w:rsidP="00F05407">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="citation-54"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00752BCA" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>: Commercialization Strategy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="067E0D7E" w14:textId="799B5A85" w:rsidR="00F05407" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="800" w:hanging="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FA4352" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rStyle w:val="citation-54"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Industrial </w:t>
+      </w:r>
+      <w:r w:rsidR="000C5B9A" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rStyle w:val="citation-54"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Applications:</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5B9A" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rStyle w:val="citation-54"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05407" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Building on the technical advantages from Section 2d, what is the core </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05407" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>commercial</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05407" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> value of this invention? (e.g., Does it open a new market, drastically lower manufacturing costs, increase profit </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05407" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>margins, or solve a major industry pain point?)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4731" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> What industries or specific companies do you think would be most interested in licensing or selling it?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A112E7A" w14:textId="0B4538A9" w:rsidR="00E71408" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="800" w:hanging="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E71408" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Technology Readiness Level (TRL):</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71408" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> What is the current developmental stage of your invention? Please estimate your current TRL using the guide below</w:t>
+      </w:r>
+      <w:r w:rsidR="00724E26" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and give a specific </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7500F" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>level</w:t>
+      </w:r>
+      <w:r w:rsidR="00724E26" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7500F" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>from 1 to 9</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71408" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B5593C" w14:textId="77777777" w:rsidR="00055B9F" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E71408" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>TRL 1-3: Basic research, concept formulated, and initial proof-of-concept.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B745EFE" w14:textId="625B46BB" w:rsidR="00E71408" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E71408" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>TRL 4-6: Prototype built and validated in a lab or simulated environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E9416B" w14:textId="264CE06D" w:rsidR="00055B9F" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E71408" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>TRL</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E71408" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-9: System tested in a real-world environment and ready for deployment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BBE526A" w14:textId="7D352122" w:rsidR="000C5B9A" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="800" w:hanging="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000C5B9A" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rStyle w:val="citation-53"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Market Readiness:</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5B9A" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rStyle w:val="citation-53"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0D65" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Are further experiments or developments necessary before a company </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DB0D65" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>would find</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DB0D65" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this invention commercially viable?</w:t>
+      </w:r>
+      <w:r w:rsidR="000E6997" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g., moving from bench-scale to mass manufacturing, passing clinical trials, building a user-friendly software interface, or real-world beta testing.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4D5586" w14:textId="6BC199C6" w:rsidR="00EE3548" w:rsidRPr="00A614B2" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="800" w:hanging="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004236A2" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rStyle w:val="citation-59"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Commercial Activity:</w:t>
+      </w:r>
+      <w:r w:rsidR="004236A2" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rStyle w:val="citation-59"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004236A2" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Have you had any commercial discussions about this invention yet, such as pitching it to companies, offering it for sale, or making a sale (if so, which companies were involved)?</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3548" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE70E81" w14:textId="1A8497D6" w:rsidR="001E7EB5" w:rsidRPr="00B20FED" w:rsidRDefault="00055B9F" w:rsidP="00055B9F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="800" w:hanging="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E7EB5" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Additional Comments:</w:t>
+      </w:r>
+      <w:r w:rsidR="001E7EB5" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C354CD" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Is there anything else you would like </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC23F6" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to share regarding </w:t>
+      </w:r>
+      <w:r w:rsidR="00713CAE" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC23F6" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commercialization plans?</w:t>
+      </w:r>
+      <w:r w:rsidR="00C354CD" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C354CD" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(For example, if you are interested in launching a startup company around this technology</w:t>
+      </w:r>
+      <w:r w:rsidR="00421EA1" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00C354CD" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Any initial thoughts </w:t>
+      </w:r>
+      <w:r w:rsidR="00421EA1" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>would be</w:t>
+      </w:r>
+      <w:r w:rsidR="00C354CD" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> helpful</w:t>
+      </w:r>
+      <w:r w:rsidR="00421EA1" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C354CD" w:rsidRPr="00A614B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="68660C2A" w14:textId="77777777" w:rsidR="0083474E" w:rsidRDefault="0083474E">
-[...561 lines deleted...]
-    <w:sectPr w:rsidR="004B68E3" w:rsidSect="00903039">
+    <w:sectPr w:rsidR="001E7EB5" w:rsidRPr="00B20FED" w:rsidSect="00903039">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="576" w:right="720" w:bottom="576" w:left="720" w:header="432" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="1" w:author="James Eilertsen" w:date="2026-04-14T13:45:00Z" w:initials="JE">
+    <w:p w14:paraId="1CA7B58E" w14:textId="77777777" w:rsidR="00A552C2" w:rsidRDefault="00A552C2" w:rsidP="00A552C2">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Immediate trigger for non-US persons to stop reading the disclosure.  This will also be used to direct invention disclosures when this form is ultimately incorporated into Inteum’s invention disclosure portal.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="1CA7B58E" w15:done="1"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="58861BA3" w16cex:dateUtc="2026-04-14T17:45:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="1CA7B58E" w16cid:durableId="58861BA3"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03725E74" w14:textId="77777777" w:rsidR="00304E38" w:rsidRDefault="00304E38">
+    <w:p w14:paraId="649B586A" w14:textId="77777777" w:rsidR="009E6568" w:rsidRDefault="009E6568">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="302307F0" w14:textId="77777777" w:rsidR="00304E38" w:rsidRDefault="00304E38">
+    <w:p w14:paraId="121A0133" w14:textId="77777777" w:rsidR="009E6568" w:rsidRDefault="009E6568">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times">
     <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E10006FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="30C37115" w14:textId="77777777" w:rsidR="0022245C" w:rsidRDefault="0022245C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
@@ -6720,115 +9175,91 @@
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="30928152" w14:textId="77777777" w:rsidR="0022245C" w:rsidRPr="008D11FE" w:rsidRDefault="0022245C" w:rsidP="008D11FE">
+  <w:p w14:paraId="30928152" w14:textId="0FD908E6" w:rsidR="0022245C" w:rsidRPr="008D11FE" w:rsidRDefault="0022245C" w:rsidP="00055B9F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008D11FE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
-    <w:r w:rsidR="009A5985">
+    <w:r w:rsidR="00055B9F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>8</w:t>
-[...23 lines deleted...]
-      <w:t>.13</w:t>
+      <w:t>April 13, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F752AE0" w14:textId="77777777" w:rsidR="00304E38" w:rsidRDefault="00304E38">
+    <w:p w14:paraId="12D61ADB" w14:textId="77777777" w:rsidR="009E6568" w:rsidRDefault="009E6568">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5139B4B2" w14:textId="77777777" w:rsidR="00304E38" w:rsidRDefault="00304E38">
+    <w:p w14:paraId="7E9BFAB0" w14:textId="77777777" w:rsidR="009E6568" w:rsidRDefault="009E6568">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F524143" w14:textId="77777777" w:rsidR="0022245C" w:rsidRDefault="0022245C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C060ED">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
@@ -7202,70 +9633,660 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01F117AC"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BFEC5FAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D405EDD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="195AE86A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="800" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20297BB1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A3A452BC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="800" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BA33792"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DE0632E2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="800" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32D96628"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A3A452BC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="800" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34D62B59"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00010409"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39BF0C86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3864A61E"/>
     <w:lvl w:ilvl="0" w:tplc="EDAEE4A0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7337,88 +10358,236 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DC4485C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00010409"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50CD2116"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0409000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="571D43E7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="360CED90"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="800" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A62189D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="04B4E16E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7514,292 +10683,1478 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D7801CE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D0D03E0A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A980AA1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F08CD09C"/>
+    <w:lvl w:ilvl="0" w:tplc="3C16682C">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C7E759A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A3A452BC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="800" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D006D23"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A3A452BC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="800" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F974B28"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F5B83602"/>
+    <w:lvl w:ilvl="0" w:tplc="D1427EB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="800" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1240" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2120" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2560" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3000" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3440" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3880" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7724760F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BD7499AA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3400" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4280" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4720" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5160" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1112556781">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1380401338">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="238488637">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="404498190">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="618530054">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="600991430">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1662274139">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="770931827">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1190606175">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1703625789">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="600991430">
+  <w:num w:numId="11" w16cid:durableId="419447144">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1662274139">
+  <w:num w:numId="12" w16cid:durableId="699597999">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="13309777">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1601252791">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="770931827">
+  <w:num w:numId="15" w16cid:durableId="1121532429">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1381435656">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1190606175">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="17" w16cid:durableId="156314305">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="778329067">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="279990991">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="576285535">
+    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="James Eilertsen">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::jeipmo@rit.edu::445fd924-ee91-4922-b691-16c40aaf1743"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="144"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00325424"/>
+    <w:rsid w:val="0000259B"/>
+    <w:rsid w:val="0000300D"/>
+    <w:rsid w:val="00015597"/>
+    <w:rsid w:val="000167F5"/>
+    <w:rsid w:val="000223B1"/>
+    <w:rsid w:val="000238D3"/>
     <w:rsid w:val="000270FC"/>
     <w:rsid w:val="00032ACA"/>
+    <w:rsid w:val="00036C47"/>
+    <w:rsid w:val="000406C9"/>
     <w:rsid w:val="00041DDB"/>
     <w:rsid w:val="00043DB3"/>
     <w:rsid w:val="00046596"/>
+    <w:rsid w:val="00050DCD"/>
+    <w:rsid w:val="00052562"/>
+    <w:rsid w:val="000539B2"/>
     <w:rsid w:val="00053ECC"/>
+    <w:rsid w:val="00055B9F"/>
     <w:rsid w:val="000569DA"/>
     <w:rsid w:val="00057DBD"/>
+    <w:rsid w:val="00063B8D"/>
+    <w:rsid w:val="00065498"/>
     <w:rsid w:val="0006768A"/>
+    <w:rsid w:val="000709F8"/>
+    <w:rsid w:val="00073F08"/>
     <w:rsid w:val="0007423D"/>
+    <w:rsid w:val="00086DE5"/>
+    <w:rsid w:val="0009286F"/>
+    <w:rsid w:val="00097C5F"/>
+    <w:rsid w:val="000A1659"/>
+    <w:rsid w:val="000A1671"/>
+    <w:rsid w:val="000A69ED"/>
+    <w:rsid w:val="000A71F1"/>
+    <w:rsid w:val="000B0730"/>
+    <w:rsid w:val="000C5B9A"/>
+    <w:rsid w:val="000C6498"/>
+    <w:rsid w:val="000E6997"/>
+    <w:rsid w:val="000F0D84"/>
+    <w:rsid w:val="000F40C5"/>
+    <w:rsid w:val="000F76F7"/>
+    <w:rsid w:val="001052C0"/>
     <w:rsid w:val="0011659B"/>
+    <w:rsid w:val="0012053A"/>
     <w:rsid w:val="00122282"/>
+    <w:rsid w:val="00126FB2"/>
+    <w:rsid w:val="00130E26"/>
+    <w:rsid w:val="00134C0F"/>
+    <w:rsid w:val="0014197C"/>
+    <w:rsid w:val="00145FC5"/>
+    <w:rsid w:val="00155849"/>
     <w:rsid w:val="0016552F"/>
+    <w:rsid w:val="0017052C"/>
     <w:rsid w:val="00181449"/>
+    <w:rsid w:val="00184320"/>
+    <w:rsid w:val="001843AB"/>
     <w:rsid w:val="001863EC"/>
+    <w:rsid w:val="00193226"/>
     <w:rsid w:val="001A2484"/>
+    <w:rsid w:val="001B084F"/>
     <w:rsid w:val="001B1F6C"/>
+    <w:rsid w:val="001B636F"/>
+    <w:rsid w:val="001B6633"/>
+    <w:rsid w:val="001D118E"/>
+    <w:rsid w:val="001D3E27"/>
+    <w:rsid w:val="001D6A2F"/>
+    <w:rsid w:val="001E3F55"/>
+    <w:rsid w:val="001E6AC1"/>
+    <w:rsid w:val="001E7EB5"/>
     <w:rsid w:val="002006B6"/>
+    <w:rsid w:val="00200761"/>
+    <w:rsid w:val="00201145"/>
     <w:rsid w:val="00212330"/>
+    <w:rsid w:val="0022000C"/>
     <w:rsid w:val="0022245C"/>
+    <w:rsid w:val="00222C55"/>
     <w:rsid w:val="00225BC6"/>
+    <w:rsid w:val="002352E5"/>
+    <w:rsid w:val="00243401"/>
+    <w:rsid w:val="00250BA3"/>
+    <w:rsid w:val="00251A39"/>
+    <w:rsid w:val="00255000"/>
+    <w:rsid w:val="00255483"/>
     <w:rsid w:val="002572B0"/>
+    <w:rsid w:val="002617D3"/>
+    <w:rsid w:val="0026446E"/>
+    <w:rsid w:val="002661E9"/>
+    <w:rsid w:val="002709D7"/>
+    <w:rsid w:val="00277BBF"/>
+    <w:rsid w:val="00282CE9"/>
+    <w:rsid w:val="00283478"/>
+    <w:rsid w:val="00284530"/>
+    <w:rsid w:val="00290997"/>
     <w:rsid w:val="002912C4"/>
+    <w:rsid w:val="00292C08"/>
+    <w:rsid w:val="002950AB"/>
+    <w:rsid w:val="002A019B"/>
+    <w:rsid w:val="002A27EC"/>
+    <w:rsid w:val="002A56B4"/>
+    <w:rsid w:val="002A75C3"/>
     <w:rsid w:val="002B3FE6"/>
+    <w:rsid w:val="002C4D1D"/>
+    <w:rsid w:val="002C7030"/>
+    <w:rsid w:val="002D248C"/>
+    <w:rsid w:val="002F4EBE"/>
+    <w:rsid w:val="00302696"/>
     <w:rsid w:val="00304E38"/>
+    <w:rsid w:val="003115FB"/>
+    <w:rsid w:val="0031194A"/>
+    <w:rsid w:val="00311C9E"/>
+    <w:rsid w:val="003153D8"/>
     <w:rsid w:val="00325424"/>
+    <w:rsid w:val="00330DFE"/>
+    <w:rsid w:val="003345D5"/>
+    <w:rsid w:val="00341B82"/>
+    <w:rsid w:val="00343FD8"/>
     <w:rsid w:val="00350DD4"/>
     <w:rsid w:val="00356AA4"/>
+    <w:rsid w:val="0035708D"/>
     <w:rsid w:val="003678B4"/>
+    <w:rsid w:val="0037246F"/>
     <w:rsid w:val="003824C9"/>
     <w:rsid w:val="0038449D"/>
+    <w:rsid w:val="00387771"/>
     <w:rsid w:val="003948D5"/>
+    <w:rsid w:val="003A3928"/>
+    <w:rsid w:val="003A6E0E"/>
+    <w:rsid w:val="003A796D"/>
+    <w:rsid w:val="003B4978"/>
+    <w:rsid w:val="003B502B"/>
+    <w:rsid w:val="003C04A4"/>
+    <w:rsid w:val="003C1210"/>
+    <w:rsid w:val="003C3414"/>
+    <w:rsid w:val="003D152D"/>
+    <w:rsid w:val="003D4EE5"/>
     <w:rsid w:val="003D6472"/>
+    <w:rsid w:val="003F12CB"/>
+    <w:rsid w:val="003F4F38"/>
+    <w:rsid w:val="003F6D90"/>
+    <w:rsid w:val="0040414D"/>
+    <w:rsid w:val="0040793A"/>
+    <w:rsid w:val="004109B9"/>
+    <w:rsid w:val="0041148E"/>
+    <w:rsid w:val="00416F98"/>
     <w:rsid w:val="00417401"/>
     <w:rsid w:val="00420CD4"/>
+    <w:rsid w:val="004214F8"/>
+    <w:rsid w:val="00421E9A"/>
+    <w:rsid w:val="00421EA1"/>
+    <w:rsid w:val="004236A2"/>
     <w:rsid w:val="00424777"/>
     <w:rsid w:val="00426181"/>
+    <w:rsid w:val="00432B6B"/>
+    <w:rsid w:val="00433846"/>
+    <w:rsid w:val="00442D18"/>
+    <w:rsid w:val="00443BCF"/>
+    <w:rsid w:val="00447DA2"/>
+    <w:rsid w:val="0045250F"/>
+    <w:rsid w:val="00452956"/>
+    <w:rsid w:val="004561AF"/>
     <w:rsid w:val="00490AD5"/>
+    <w:rsid w:val="00492754"/>
+    <w:rsid w:val="00493325"/>
+    <w:rsid w:val="00494076"/>
     <w:rsid w:val="004A0672"/>
     <w:rsid w:val="004B0E7F"/>
     <w:rsid w:val="004B5611"/>
     <w:rsid w:val="004B68E3"/>
+    <w:rsid w:val="004C17E6"/>
+    <w:rsid w:val="004C29F8"/>
+    <w:rsid w:val="004C2C18"/>
+    <w:rsid w:val="004C4EF1"/>
+    <w:rsid w:val="004C7BAE"/>
     <w:rsid w:val="004D2E4F"/>
     <w:rsid w:val="004D4FE9"/>
+    <w:rsid w:val="004E76EA"/>
+    <w:rsid w:val="004F0F99"/>
     <w:rsid w:val="004F168B"/>
+    <w:rsid w:val="004F3DC4"/>
+    <w:rsid w:val="004F619F"/>
+    <w:rsid w:val="00501071"/>
+    <w:rsid w:val="00506334"/>
+    <w:rsid w:val="0052404C"/>
+    <w:rsid w:val="005300A6"/>
     <w:rsid w:val="00533E18"/>
     <w:rsid w:val="005456BB"/>
     <w:rsid w:val="005609E5"/>
+    <w:rsid w:val="00562D60"/>
+    <w:rsid w:val="00566EAB"/>
+    <w:rsid w:val="00574D63"/>
     <w:rsid w:val="00592376"/>
+    <w:rsid w:val="0059259C"/>
+    <w:rsid w:val="005926CA"/>
+    <w:rsid w:val="00593399"/>
     <w:rsid w:val="005A0A23"/>
+    <w:rsid w:val="005A2C5F"/>
+    <w:rsid w:val="005A3419"/>
+    <w:rsid w:val="005B32BF"/>
+    <w:rsid w:val="005C14E0"/>
+    <w:rsid w:val="005C4302"/>
+    <w:rsid w:val="005D009A"/>
+    <w:rsid w:val="005D490E"/>
+    <w:rsid w:val="005D6F32"/>
     <w:rsid w:val="005E603B"/>
     <w:rsid w:val="005E6E3F"/>
+    <w:rsid w:val="005F113E"/>
+    <w:rsid w:val="005F3418"/>
+    <w:rsid w:val="00604A84"/>
+    <w:rsid w:val="00605C21"/>
+    <w:rsid w:val="00611590"/>
+    <w:rsid w:val="00620198"/>
+    <w:rsid w:val="006220AD"/>
+    <w:rsid w:val="00622389"/>
     <w:rsid w:val="006408DC"/>
+    <w:rsid w:val="0064450B"/>
+    <w:rsid w:val="00644E17"/>
+    <w:rsid w:val="0064548D"/>
+    <w:rsid w:val="00650D39"/>
     <w:rsid w:val="0065394D"/>
+    <w:rsid w:val="006733BC"/>
     <w:rsid w:val="00673C78"/>
+    <w:rsid w:val="00673FE0"/>
+    <w:rsid w:val="00681A34"/>
+    <w:rsid w:val="006848AA"/>
+    <w:rsid w:val="0068564A"/>
+    <w:rsid w:val="006906F1"/>
+    <w:rsid w:val="00693C12"/>
+    <w:rsid w:val="00696364"/>
     <w:rsid w:val="006A0C28"/>
+    <w:rsid w:val="006A30DD"/>
+    <w:rsid w:val="006A482A"/>
     <w:rsid w:val="006A6403"/>
+    <w:rsid w:val="006A6A92"/>
+    <w:rsid w:val="006A715A"/>
+    <w:rsid w:val="006B145C"/>
+    <w:rsid w:val="006E313A"/>
+    <w:rsid w:val="006E3384"/>
+    <w:rsid w:val="006E71D5"/>
     <w:rsid w:val="006F1BDF"/>
+    <w:rsid w:val="006F402D"/>
     <w:rsid w:val="006F63A7"/>
+    <w:rsid w:val="0070608E"/>
+    <w:rsid w:val="00712313"/>
+    <w:rsid w:val="00713CAE"/>
+    <w:rsid w:val="007171FB"/>
     <w:rsid w:val="00717FC0"/>
     <w:rsid w:val="0072216D"/>
+    <w:rsid w:val="00724E26"/>
     <w:rsid w:val="0074387D"/>
+    <w:rsid w:val="00752BCA"/>
     <w:rsid w:val="007542ED"/>
+    <w:rsid w:val="00756FFC"/>
     <w:rsid w:val="00757717"/>
+    <w:rsid w:val="00760A7D"/>
+    <w:rsid w:val="00762648"/>
+    <w:rsid w:val="007701F4"/>
+    <w:rsid w:val="00770495"/>
     <w:rsid w:val="00770727"/>
+    <w:rsid w:val="00773416"/>
+    <w:rsid w:val="00775E66"/>
     <w:rsid w:val="00780C9E"/>
+    <w:rsid w:val="00780DEE"/>
+    <w:rsid w:val="00793EA6"/>
     <w:rsid w:val="00794D6A"/>
     <w:rsid w:val="007A2567"/>
+    <w:rsid w:val="007D2EE0"/>
+    <w:rsid w:val="007D4997"/>
+    <w:rsid w:val="007D65E3"/>
+    <w:rsid w:val="007E1E66"/>
+    <w:rsid w:val="007E227D"/>
+    <w:rsid w:val="007E6171"/>
+    <w:rsid w:val="007E6622"/>
+    <w:rsid w:val="007E6695"/>
     <w:rsid w:val="007F609C"/>
+    <w:rsid w:val="00816DAD"/>
+    <w:rsid w:val="008236A1"/>
     <w:rsid w:val="00823AD9"/>
+    <w:rsid w:val="008240BA"/>
+    <w:rsid w:val="00827CCB"/>
+    <w:rsid w:val="008302C5"/>
     <w:rsid w:val="0083474E"/>
+    <w:rsid w:val="00841879"/>
+    <w:rsid w:val="00841A11"/>
     <w:rsid w:val="00860648"/>
     <w:rsid w:val="00862193"/>
+    <w:rsid w:val="00865790"/>
+    <w:rsid w:val="00865799"/>
+    <w:rsid w:val="00870F30"/>
+    <w:rsid w:val="00872852"/>
+    <w:rsid w:val="00876EE8"/>
     <w:rsid w:val="0089145D"/>
+    <w:rsid w:val="00891A38"/>
+    <w:rsid w:val="00891D07"/>
+    <w:rsid w:val="008A0F68"/>
+    <w:rsid w:val="008A1E85"/>
+    <w:rsid w:val="008A6A51"/>
+    <w:rsid w:val="008B29FB"/>
+    <w:rsid w:val="008B7F49"/>
     <w:rsid w:val="008C6BA2"/>
     <w:rsid w:val="008D11FE"/>
+    <w:rsid w:val="008D13F0"/>
+    <w:rsid w:val="008D2707"/>
     <w:rsid w:val="008D2B93"/>
+    <w:rsid w:val="008D2C1B"/>
+    <w:rsid w:val="008D4B66"/>
+    <w:rsid w:val="008D6CBD"/>
     <w:rsid w:val="00903039"/>
+    <w:rsid w:val="0090376B"/>
+    <w:rsid w:val="0091510E"/>
+    <w:rsid w:val="00923C5D"/>
+    <w:rsid w:val="00935ECE"/>
+    <w:rsid w:val="00945ABD"/>
     <w:rsid w:val="009529A9"/>
+    <w:rsid w:val="00955BB8"/>
+    <w:rsid w:val="00956D16"/>
+    <w:rsid w:val="00956D8D"/>
     <w:rsid w:val="009650F0"/>
     <w:rsid w:val="00967E40"/>
+    <w:rsid w:val="00972FFD"/>
+    <w:rsid w:val="00974CA3"/>
+    <w:rsid w:val="00975828"/>
     <w:rsid w:val="009A140C"/>
     <w:rsid w:val="009A5985"/>
+    <w:rsid w:val="009A628D"/>
+    <w:rsid w:val="009B3763"/>
+    <w:rsid w:val="009B5671"/>
+    <w:rsid w:val="009C4AD5"/>
+    <w:rsid w:val="009C4DFD"/>
+    <w:rsid w:val="009C5AB0"/>
+    <w:rsid w:val="009C7ADD"/>
+    <w:rsid w:val="009D2C52"/>
+    <w:rsid w:val="009D620E"/>
+    <w:rsid w:val="009D7F8D"/>
+    <w:rsid w:val="009E6568"/>
+    <w:rsid w:val="00A04E6E"/>
+    <w:rsid w:val="00A067F1"/>
     <w:rsid w:val="00A07044"/>
     <w:rsid w:val="00A0755B"/>
+    <w:rsid w:val="00A12C63"/>
+    <w:rsid w:val="00A16E25"/>
+    <w:rsid w:val="00A20D60"/>
+    <w:rsid w:val="00A22467"/>
+    <w:rsid w:val="00A22718"/>
+    <w:rsid w:val="00A2590F"/>
     <w:rsid w:val="00A2644C"/>
     <w:rsid w:val="00A26DE8"/>
+    <w:rsid w:val="00A27906"/>
+    <w:rsid w:val="00A51A0E"/>
+    <w:rsid w:val="00A54092"/>
+    <w:rsid w:val="00A552C2"/>
     <w:rsid w:val="00A5679B"/>
     <w:rsid w:val="00A57AC4"/>
     <w:rsid w:val="00A6005A"/>
+    <w:rsid w:val="00A614B2"/>
+    <w:rsid w:val="00A67A04"/>
+    <w:rsid w:val="00A71712"/>
     <w:rsid w:val="00A80EBF"/>
+    <w:rsid w:val="00A8206E"/>
+    <w:rsid w:val="00A904F5"/>
+    <w:rsid w:val="00A958B1"/>
+    <w:rsid w:val="00AA0670"/>
+    <w:rsid w:val="00AA3B24"/>
     <w:rsid w:val="00AA4756"/>
     <w:rsid w:val="00AB0288"/>
+    <w:rsid w:val="00AB08B9"/>
+    <w:rsid w:val="00AC140A"/>
+    <w:rsid w:val="00AD0D61"/>
     <w:rsid w:val="00AE037E"/>
+    <w:rsid w:val="00AE6C0C"/>
     <w:rsid w:val="00AE6F38"/>
+    <w:rsid w:val="00AE7323"/>
+    <w:rsid w:val="00AF1225"/>
     <w:rsid w:val="00AF4233"/>
+    <w:rsid w:val="00AF636F"/>
     <w:rsid w:val="00AF6D47"/>
+    <w:rsid w:val="00B05174"/>
+    <w:rsid w:val="00B103B5"/>
+    <w:rsid w:val="00B12E1D"/>
+    <w:rsid w:val="00B1311C"/>
     <w:rsid w:val="00B1487C"/>
+    <w:rsid w:val="00B20FED"/>
+    <w:rsid w:val="00B22169"/>
+    <w:rsid w:val="00B2778B"/>
+    <w:rsid w:val="00B27FEC"/>
+    <w:rsid w:val="00B34C79"/>
     <w:rsid w:val="00B379B7"/>
     <w:rsid w:val="00B456D3"/>
     <w:rsid w:val="00B46044"/>
+    <w:rsid w:val="00B51970"/>
     <w:rsid w:val="00B55420"/>
     <w:rsid w:val="00B55ABB"/>
+    <w:rsid w:val="00B61EBB"/>
+    <w:rsid w:val="00B73B4E"/>
     <w:rsid w:val="00B77B65"/>
+    <w:rsid w:val="00B80A4D"/>
+    <w:rsid w:val="00B9734E"/>
+    <w:rsid w:val="00BA4731"/>
+    <w:rsid w:val="00BA5C42"/>
+    <w:rsid w:val="00BB1B31"/>
+    <w:rsid w:val="00BB43B8"/>
     <w:rsid w:val="00BB4D89"/>
     <w:rsid w:val="00BB6B08"/>
     <w:rsid w:val="00BC032A"/>
     <w:rsid w:val="00BC1002"/>
+    <w:rsid w:val="00BC27CD"/>
+    <w:rsid w:val="00BC43DF"/>
+    <w:rsid w:val="00BD64DE"/>
+    <w:rsid w:val="00BE56F6"/>
+    <w:rsid w:val="00BE790A"/>
+    <w:rsid w:val="00BF04F1"/>
+    <w:rsid w:val="00BF6873"/>
+    <w:rsid w:val="00C003C1"/>
     <w:rsid w:val="00C047D4"/>
+    <w:rsid w:val="00C04BBB"/>
     <w:rsid w:val="00C060ED"/>
+    <w:rsid w:val="00C10A00"/>
+    <w:rsid w:val="00C122B7"/>
+    <w:rsid w:val="00C31255"/>
+    <w:rsid w:val="00C354CD"/>
+    <w:rsid w:val="00C43F7A"/>
+    <w:rsid w:val="00C4655E"/>
+    <w:rsid w:val="00C47332"/>
+    <w:rsid w:val="00C56727"/>
     <w:rsid w:val="00C56D3C"/>
     <w:rsid w:val="00C67555"/>
+    <w:rsid w:val="00C7366B"/>
+    <w:rsid w:val="00C7500F"/>
+    <w:rsid w:val="00C86FE5"/>
+    <w:rsid w:val="00CA53E0"/>
+    <w:rsid w:val="00CB2A23"/>
+    <w:rsid w:val="00CC3E9C"/>
+    <w:rsid w:val="00CD2AA9"/>
+    <w:rsid w:val="00CD7DE9"/>
+    <w:rsid w:val="00CE315B"/>
     <w:rsid w:val="00D17A4A"/>
+    <w:rsid w:val="00D206BB"/>
+    <w:rsid w:val="00D21C2A"/>
+    <w:rsid w:val="00D242C3"/>
     <w:rsid w:val="00D271F4"/>
+    <w:rsid w:val="00D32878"/>
+    <w:rsid w:val="00D32C7D"/>
     <w:rsid w:val="00D52FB4"/>
+    <w:rsid w:val="00D5454A"/>
     <w:rsid w:val="00D5461F"/>
+    <w:rsid w:val="00D55C55"/>
+    <w:rsid w:val="00D61E43"/>
+    <w:rsid w:val="00D6332E"/>
+    <w:rsid w:val="00D645A8"/>
+    <w:rsid w:val="00D6502B"/>
+    <w:rsid w:val="00D66A97"/>
+    <w:rsid w:val="00D75544"/>
+    <w:rsid w:val="00D7613A"/>
+    <w:rsid w:val="00D80452"/>
+    <w:rsid w:val="00D911E0"/>
+    <w:rsid w:val="00D9472F"/>
+    <w:rsid w:val="00D960C8"/>
+    <w:rsid w:val="00D97FBC"/>
     <w:rsid w:val="00DA1103"/>
     <w:rsid w:val="00DA641D"/>
+    <w:rsid w:val="00DB0D65"/>
+    <w:rsid w:val="00DC637F"/>
+    <w:rsid w:val="00DD14CB"/>
+    <w:rsid w:val="00DD2FF0"/>
+    <w:rsid w:val="00DE0247"/>
     <w:rsid w:val="00DE3B35"/>
+    <w:rsid w:val="00DE60FA"/>
+    <w:rsid w:val="00DE6980"/>
+    <w:rsid w:val="00DF06DD"/>
+    <w:rsid w:val="00DF0966"/>
+    <w:rsid w:val="00E048DE"/>
     <w:rsid w:val="00E132CA"/>
+    <w:rsid w:val="00E173AC"/>
+    <w:rsid w:val="00E25510"/>
     <w:rsid w:val="00E25FA7"/>
     <w:rsid w:val="00E27580"/>
+    <w:rsid w:val="00E277ED"/>
+    <w:rsid w:val="00E333B2"/>
     <w:rsid w:val="00E35A87"/>
+    <w:rsid w:val="00E40116"/>
+    <w:rsid w:val="00E4558B"/>
+    <w:rsid w:val="00E5225F"/>
+    <w:rsid w:val="00E537D7"/>
     <w:rsid w:val="00E608B1"/>
     <w:rsid w:val="00E614A3"/>
+    <w:rsid w:val="00E64DBA"/>
     <w:rsid w:val="00E66AA0"/>
+    <w:rsid w:val="00E71408"/>
+    <w:rsid w:val="00E82EAF"/>
+    <w:rsid w:val="00E97A67"/>
+    <w:rsid w:val="00EA152D"/>
     <w:rsid w:val="00EB11BD"/>
+    <w:rsid w:val="00EB2771"/>
+    <w:rsid w:val="00EC16B7"/>
+    <w:rsid w:val="00EC23F6"/>
+    <w:rsid w:val="00EC3777"/>
     <w:rsid w:val="00EC77D5"/>
+    <w:rsid w:val="00ED4B94"/>
+    <w:rsid w:val="00ED5373"/>
     <w:rsid w:val="00ED566F"/>
+    <w:rsid w:val="00ED60A8"/>
+    <w:rsid w:val="00ED79B1"/>
     <w:rsid w:val="00EE1998"/>
+    <w:rsid w:val="00EE1C05"/>
+    <w:rsid w:val="00EE3548"/>
     <w:rsid w:val="00EE7845"/>
     <w:rsid w:val="00EF0696"/>
+    <w:rsid w:val="00EF3CEB"/>
+    <w:rsid w:val="00EF59D8"/>
+    <w:rsid w:val="00F02F0A"/>
+    <w:rsid w:val="00F03E99"/>
+    <w:rsid w:val="00F05407"/>
+    <w:rsid w:val="00F1046E"/>
+    <w:rsid w:val="00F24165"/>
     <w:rsid w:val="00F313F7"/>
     <w:rsid w:val="00F32D73"/>
     <w:rsid w:val="00F364B7"/>
+    <w:rsid w:val="00F40FA6"/>
+    <w:rsid w:val="00F44242"/>
+    <w:rsid w:val="00F512FF"/>
+    <w:rsid w:val="00F57363"/>
+    <w:rsid w:val="00F64DC8"/>
     <w:rsid w:val="00F65441"/>
+    <w:rsid w:val="00F72AC9"/>
+    <w:rsid w:val="00F730CB"/>
     <w:rsid w:val="00F87BC5"/>
+    <w:rsid w:val="00F9150A"/>
+    <w:rsid w:val="00F92A15"/>
     <w:rsid w:val="00F97F83"/>
+    <w:rsid w:val="00FA4352"/>
+    <w:rsid w:val="00FA581B"/>
+    <w:rsid w:val="00FA7D9D"/>
+    <w:rsid w:val="00FB2AAE"/>
+    <w:rsid w:val="00FB6D23"/>
+    <w:rsid w:val="00FC148D"/>
     <w:rsid w:val="00FC2DA3"/>
+    <w:rsid w:val="00FC5225"/>
     <w:rsid w:val="00FD0A40"/>
+    <w:rsid w:val="00FD0FD2"/>
+    <w:rsid w:val="00FD2F15"/>
     <w:rsid w:val="00FD3ED7"/>
+    <w:rsid w:val="00FE01EF"/>
+    <w:rsid w:val="00FE3108"/>
+    <w:rsid w:val="00FE42B9"/>
+    <w:rsid w:val="00FE4CC3"/>
     <w:rsid w:val="00FE6680"/>
+    <w:rsid w:val="00FE77E4"/>
     <w:rsid w:val="00FF5E3B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6FF1037F"/>
   <w15:docId w15:val="{D7F72570-01A9-4F3B-9AF8-89F4E7C59AF4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7850,51 +12205,51 @@
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8515,66 +12870,238 @@
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00967E40"/>
     <w:pPr>
       <w:ind w:left="252" w:hanging="252"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00FE6680"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00041DDB"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLCite">
     <w:name w:val="HTML Cite"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00041DDB"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-69">
+    <w:name w:val="citation-69"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000C5B9A"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-68">
+    <w:name w:val="citation-68"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000C5B9A"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-67">
+    <w:name w:val="citation-67"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000C5B9A"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-66">
+    <w:name w:val="citation-66"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000C5B9A"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-65">
+    <w:name w:val="citation-65"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000C5B9A"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-64">
+    <w:name w:val="citation-64"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000C5B9A"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-63">
+    <w:name w:val="citation-63"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000C5B9A"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-62">
+    <w:name w:val="citation-62"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000C5B9A"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-61">
+    <w:name w:val="citation-61"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000C5B9A"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-60">
+    <w:name w:val="citation-60"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000C5B9A"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-59">
+    <w:name w:val="citation-59"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000C5B9A"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-58">
+    <w:name w:val="citation-58"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000C5B9A"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-57">
+    <w:name w:val="citation-57"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000C5B9A"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-56">
+    <w:name w:val="citation-56"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000C5B9A"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-55">
+    <w:name w:val="citation-55"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000C5B9A"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-54">
+    <w:name w:val="citation-54"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000C5B9A"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-53">
+    <w:name w:val="citation-53"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000C5B9A"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-52">
+    <w:name w:val="citation-52"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000C5B9A"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-51">
+    <w:name w:val="citation-51"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000C5B9A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000406C9"/>
+    <w:pPr>
+      <w:ind w:firstLineChars="200" w:firstLine="420"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004109B9"/>
+    <w:rPr>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004109B9"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="004109B9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004109B9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004109B9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C7BAE"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="183446881">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="665205907">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -8598,51 +13125,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="908077444">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeipmo@rit.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeipmo@rit.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ip@mail.rit.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8900,80 +13427,86 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58EF443D-3DC3-4FFE-8BBC-8F8233026873}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{f9dd8f4f-3b8b-4768-aba7-bbd379e0736b}" enabled="0" method="" siteId="{f9dd8f4f-3b8b-4768-aba7-bbd379e0736b}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>9948</Characters>
+  <Pages>6</Pages>
+  <Words>2439</Words>
+  <Characters>13948</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>82</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>301</Lines>
+  <Paragraphs>138</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Rochester Institute of Technology</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11670</CharactersWithSpaces>
+  <CharactersWithSpaces>16463</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="48" baseType="variant">
       <vt:variant>
         <vt:i4>6094875</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.freepatentsonline.com/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3211323</vt:i4>
       </vt:variant>
       <vt:variant>