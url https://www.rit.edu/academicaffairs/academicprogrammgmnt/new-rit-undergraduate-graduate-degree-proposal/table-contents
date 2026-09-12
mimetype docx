--- v0 (2026-03-20)
+++ v1 (2026-09-12)
@@ -92,70 +92,86 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prepare</w:t>
       </w:r>
       <w:r w:rsidR="00373698" w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a narrative overview of the proposed (or revised) program that includes the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34EDBFE5" w14:textId="77777777" w:rsidR="00373698" w:rsidRDefault="00373698" w:rsidP="002324F5">
+    <w:p w14:paraId="34EDBFE5" w14:textId="3F502869" w:rsidR="00373698" w:rsidRDefault="00373698" w:rsidP="002324F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Provide a brief description of the program as it will appear in the institution’s catalog.</w:t>
+        <w:t>Provide</w:t>
+      </w:r>
+      <w:r w:rsidR="00501408">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the proposed title, credit hours, and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002324F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a brief description of the program as it will appear in the institution’s catalog.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C9EE4C0" w14:textId="4C5D55A5" w:rsidR="006E1C3C" w:rsidRDefault="00DE7427" w:rsidP="002324F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provide</w:t>
       </w:r>
       <w:r w:rsidR="006E1C3C" w:rsidRPr="006E1C3C">
         <w:rPr>
@@ -163,70 +179,102 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a proposed HEGIS code for the new program. HEGIS codes are a classification system developed by the U.S. Department of Education to standardize the way academic programs are categorized. </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="006E1C3C" w:rsidRPr="006E1C3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Review NYSED’s list of HEGIS codes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006E1C3C" w:rsidRPr="006E1C3C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE789E9" w14:textId="780CC2ED" w:rsidR="00373698" w:rsidRPr="002324F5" w:rsidRDefault="00373698" w:rsidP="002324F5">
+    <w:p w14:paraId="1FE789E9" w14:textId="0E52CB2B" w:rsidR="00373698" w:rsidRPr="002324F5" w:rsidRDefault="00373698" w:rsidP="002324F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">List educational and (if appropriate) career outcomes. Describe any specific curricular features that incorporate rigorous academic and career preparation. Educational Outcomes must map </w:t>
+        <w:t xml:space="preserve">List educational </w:t>
+      </w:r>
+      <w:r w:rsidR="00501408">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">outcomes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002324F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and (if appropriate) career </w:t>
+      </w:r>
+      <w:r w:rsidR="00501408">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002324F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Describe any specific curricular features that incorporate rigorous academic and career preparation. Educational Outcomes must map </w:t>
       </w:r>
       <w:r w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>directly</w:t>
       </w:r>
       <w:r w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="00573CAD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
@@ -264,70 +312,86 @@
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10A281B2" w14:textId="77777777" w:rsidR="00373698" w:rsidRPr="002324F5" w:rsidRDefault="00373698" w:rsidP="002324F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Describe how the program fits with and advances the institution’s mission, vision, values and reputation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4556392B" w14:textId="0D66E8A9" w:rsidR="00373698" w:rsidRPr="002324F5" w:rsidRDefault="00373698" w:rsidP="002324F5">
+    <w:p w14:paraId="4556392B" w14:textId="58A7FEF9" w:rsidR="00373698" w:rsidRPr="002324F5" w:rsidRDefault="00373698" w:rsidP="002324F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Describe the justification and documented need for this program and how this program clearly contributes to RIT’s strategic plan priorities. Document and discuss the sources used and evidence collected that a need for program exists.</w:t>
+        <w:t xml:space="preserve">Describe the justification and documented need for this program and how this program clearly contributes to RIT’s strategic plan priorities. Document and discuss the sources used and evidence collected that a need </w:t>
+      </w:r>
+      <w:r w:rsidR="00501408">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">exists for the proposed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002324F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15428FBB" w14:textId="77777777" w:rsidR="002324F5" w:rsidRDefault="00910FC2" w:rsidP="002324F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If the program has sought or will seek specialized accreditation, indicate:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C3D6A7B" w14:textId="2000E3E7" w:rsidR="00910FC2" w:rsidRPr="002324F5" w:rsidRDefault="00910FC2" w:rsidP="002324F5">
@@ -1072,62 +1136,52 @@
         </w:rPr>
         <w:t xml:space="preserve"> RIT’s </w:t>
       </w:r>
       <w:r w:rsidR="006B3282">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">writing requirements, </w:t>
       </w:r>
       <w:r w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>General Education Framework</w:t>
       </w:r>
       <w:r w:rsidR="00084165" w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, open electives, and wellness </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>, open electives, and wellness requirement</w:t>
+      </w:r>
       <w:r w:rsidR="00176596">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00176596" w:rsidRPr="00176596">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Review the General Education requirements for each type of degree offered at RIT</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00176596">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2050,51 +2104,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004271C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If there will be laboratory or clinical hours, indicate the credit-to-contact hour ratio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BAF659" w14:textId="6FD2DF88" w:rsidR="00857694" w:rsidRDefault="002D62DA" w:rsidP="00A44CDA">
+    <w:p w14:paraId="13A65D86" w14:textId="77777777" w:rsidR="00501408" w:rsidRDefault="002D62DA" w:rsidP="00A44CDA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A curriculum content chart may be required by NYSED. Contact the </w:t>
       </w:r>
@@ -2118,99 +2172,100 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to discuss.</w:t>
       </w:r>
       <w:r w:rsidR="00A44CDA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00373698" w:rsidRPr="00A44CDA">
+    </w:p>
+    <w:p w14:paraId="49BAF659" w14:textId="3FED74CB" w:rsidR="00857694" w:rsidRDefault="00373698" w:rsidP="00A44CDA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A44CDA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If the program will be offered through a non-traditional schedule (e.g., online), pr</w:t>
       </w:r>
       <w:r w:rsidR="00A853E0" w:rsidRPr="00A44CDA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00373698" w:rsidRPr="00A44CDA">
+      <w:r w:rsidRPr="00A44CDA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vide a brief explanation of the schedule, including its impact on financial aid eligibility.</w:t>
       </w:r>
       <w:r w:rsidR="00220667" w:rsidRPr="00A44CDA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> If the program </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> offered online, an additional NYSED application will be required. </w:t>
+        <w:t xml:space="preserve"> If the program will be offered online, an additional NYSED application will be required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="591D374E" w14:textId="1379FBBB" w:rsidR="00857694" w:rsidRPr="00A44CDA" w:rsidRDefault="00857694" w:rsidP="00A44CDA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A44CDA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If a major portion (i.e., 50% or more) of the program requirements can be completed through study delivered by distance education, a NYSED Distance Education application must be submitted along with the new program application.</w:t>
       </w:r>
     </w:p>
@@ -2333,50 +2388,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DD00635" w14:textId="77777777" w:rsidR="00A44CDA" w:rsidRPr="00A44CDA" w:rsidRDefault="00857694" w:rsidP="00A44CDA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00857694">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Part B: Sample responses for you to consider can be found in</w:t>
       </w:r>
       <w:r w:rsidRPr="00857694">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00857694">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>RIT Standard Answers for NYSED Distance Ed Applications</w:t>
         </w:r>
@@ -3559,60 +3615,60 @@
         </w:rPr>
         <w:t>Appendix G</w:t>
       </w:r>
       <w:r w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.  These projections</w:t>
       </w:r>
       <w:r w:rsidR="00D641E4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> should</w:t>
       </w:r>
       <w:r w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> include incremental resources needed including personnel (faculty and support personnel [administrative, secretarial, technical, teaching/research assistants]), </w:t>
+        <w:t xml:space="preserve"> include incremental resources needed including personnel (faculty and support personnel [administrative, secretarial, technical, teaching/research assistants]), General Education sections needed, library, equipment, laboratories, supplies and expenses, and capital </w:t>
       </w:r>
       <w:r w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>General Education sections needed, library, equipment, laboratories, supplies and expenses, and capital expenditures.</w:t>
+        <w:t>expenditures.</w:t>
       </w:r>
       <w:r w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Final</w:t>
@@ -3789,94 +3845,104 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> that addresses 6a; and 6</w:t>
       </w:r>
       <w:r w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b) above and includes a summary of present holdings and a list of required new acquisitions with cost estimate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15FCAA48" w14:textId="77777777" w:rsidR="004271C6" w:rsidRPr="002324F5" w:rsidRDefault="004271C6" w:rsidP="002324F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C637EEE" w14:textId="363F749B" w:rsidR="00651493" w:rsidRDefault="00373698" w:rsidP="00651493">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002324F5">
+    <w:p w14:paraId="4C637EEE" w14:textId="7A12993F" w:rsidR="00651493" w:rsidRDefault="00501408" w:rsidP="00651493">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6. ADMISSIONS AND ENROLLMENT</w:t>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00373698" w:rsidRPr="002324F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. ADMISSIONS AND ENROLLMENT</w:t>
       </w:r>
       <w:r w:rsidR="00651493">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="002324F5">
+      <w:r w:rsidR="00373698" w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sample responses </w:t>
       </w:r>
       <w:r w:rsidR="006366F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>are provided</w:t>
       </w:r>
-      <w:r w:rsidRPr="002324F5">
+      <w:r w:rsidR="00373698" w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> but should be tailored for each program proposal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0570FCA4" w14:textId="77777777" w:rsidR="00651493" w:rsidRDefault="00373698" w:rsidP="00651493">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00651493">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
@@ -5542,51 +5608,50 @@
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="015B4691" w14:textId="77777777" w:rsidR="00373698" w:rsidRPr="002324F5" w:rsidRDefault="00373698" w:rsidP="002324F5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002324F5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Additional requirements and recommendations</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25AEE90B" w14:textId="77777777" w:rsidR="00373698" w:rsidRPr="002324F5" w:rsidRDefault="00373698" w:rsidP="002324F5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002324F5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5143" w:type="dxa"/>
@@ -6575,51 +6640,51 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A1DE106" w14:textId="77777777" w:rsidR="00373698" w:rsidRPr="00F63773" w:rsidRDefault="00373698" w:rsidP="002324F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F63773">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10. PROGRAM ASSESSMENT AND IMPROVEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="074E5024" w14:textId="5056CA15" w:rsidR="00373698" w:rsidRPr="002D62DA" w:rsidRDefault="002324F5" w:rsidP="002324F5">
+    <w:p w14:paraId="074E5024" w14:textId="1D6ACAF9" w:rsidR="00373698" w:rsidRPr="002D62DA" w:rsidRDefault="002324F5" w:rsidP="002324F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F63773">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Summarize </w:t>
       </w:r>
       <w:r w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the plan for periodic evaluation of the new program, including the use of data to evaluate educational effecti</w:t>
       </w:r>
       <w:r w:rsidR="002D62DA">
@@ -6702,106 +6767,96 @@
         </w:rPr>
         <w:t>Educa</w:t>
       </w:r>
       <w:r w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tional Effectiveness Assessment</w:t>
       </w:r>
       <w:r w:rsidR="00373698" w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, prior to the submiss</w:t>
       </w:r>
       <w:r w:rsidR="002D62DA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ion of a new program proposal.</w:t>
+        <w:t>ion of a new program proposal</w:t>
+      </w:r>
+      <w:r w:rsidR="00501408">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and included with the proposal</w:t>
+      </w:r>
+      <w:r w:rsidR="002D62DA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AE4BB1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> See</w:t>
       </w:r>
       <w:r w:rsidR="002D62DA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00373698" w:rsidRPr="002324F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">more information about </w:t>
-[...25 lines deleted...]
-          <w:t xml:space="preserve"> Program Assessment.</w:t>
+          <w:t>more information about New Program Assessment.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="012017E0" w14:textId="536BD6D3" w:rsidR="00651493" w:rsidRPr="002324F5" w:rsidRDefault="00651493" w:rsidP="002324F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5042EBAB" w14:textId="36A46AF7" w:rsidR="00373698" w:rsidRPr="002324F5" w:rsidRDefault="00722104" w:rsidP="002324F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
@@ -6816,83 +6871,83 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. TRANSFER TO BACCALAUREATE PROGRAMS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3257E759" w14:textId="67A2AAC0" w:rsidR="00373698" w:rsidRDefault="00373698" w:rsidP="002324F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>If the program will be promoted as preparing students for transfer to a baccalaureate program, provide a copy of an articulation agreement with at least one institution.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="667D7A50" w14:textId="77777777" w:rsidR="00651493" w:rsidRPr="002324F5" w:rsidRDefault="00651493" w:rsidP="002324F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21D1207B" w14:textId="6C2C1844" w:rsidR="00722104" w:rsidRDefault="00722104" w:rsidP="002324F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="00FA3436">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. EXTERNAL REVIEW</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764BE275" w14:textId="41FBA2F1" w:rsidR="000E449B" w:rsidRPr="000E449B" w:rsidRDefault="00F97CD9" w:rsidP="000E449B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7350,51 +7405,51 @@
     <w:p w14:paraId="6AE969E0" w14:textId="77777777" w:rsidR="000E449B" w:rsidRPr="000E449B" w:rsidRDefault="000E449B" w:rsidP="00F97CD9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E449B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Conflict of Interest</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C146470" w14:textId="0702DA89" w:rsidR="000E449B" w:rsidRDefault="000E449B" w:rsidP="000E449B">
+    <w:p w14:paraId="6C146470" w14:textId="193F5D78" w:rsidR="000E449B" w:rsidRDefault="000E449B" w:rsidP="000E449B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For additional information about review</w:t>
       </w:r>
       <w:r w:rsidR="0066302B" w:rsidRPr="000E449B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7403,71 +7458,145 @@
       <w:r w:rsidR="00BA5037" w:rsidRPr="000E449B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> requirements, including </w:t>
       </w:r>
       <w:r w:rsidR="006A7C00">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>conflict</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of interest,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006A7C00">
+        <w:t xml:space="preserve"> of interest</w:t>
+      </w:r>
+      <w:r w:rsidR="00501408">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> see </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001B6094">
+        <w:t>, see one of the following guidance pages:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C6E6464" w14:textId="6BDC7669" w:rsidR="00501408" w:rsidRPr="00501408" w:rsidRDefault="00501408" w:rsidP="00501408">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00501408">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>External Review Process for Non-Doctoral Programs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="00221A47" w14:textId="0B9FC734" w:rsidR="00501408" w:rsidRPr="00501408" w:rsidRDefault="00501408" w:rsidP="00501408">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00501408">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>External Review Process for Doctoral Programs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5A3FE954" w14:textId="6A0AE8AD" w:rsidR="00501408" w:rsidRPr="00501408" w:rsidRDefault="00501408" w:rsidP="00501408">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00501408">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>External Review Process for Existing Doctoral Programs</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="78FBF0D2" w14:textId="77777777" w:rsidR="006A7C00" w:rsidRDefault="006A7C00" w:rsidP="000E449B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="717E4B11" w14:textId="77777777" w:rsidR="000E449B" w:rsidRPr="000E449B" w:rsidRDefault="000E449B" w:rsidP="000E449B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -7502,75 +7631,60 @@
       <w:r w:rsidRPr="000E449B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When the </w:t>
       </w:r>
       <w:r w:rsidR="000E449B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">external </w:t>
       </w:r>
       <w:r w:rsidRPr="000E449B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>review is complete, prepare a response to the evaluation and highlight how the proposal was modified in response to the reviewer’s comments. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65EC461A" w14:textId="19B32300" w:rsidR="00722104" w:rsidRPr="002324F5" w:rsidRDefault="00722104" w:rsidP="00FA3436">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00D5786E">
+    <w:p w14:paraId="62F614E2" w14:textId="27EF0904" w:rsidR="00D061EF" w:rsidRPr="00501408" w:rsidRDefault="00373698" w:rsidP="00501408">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501408">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="32997009" w14:textId="2544FEF7" w:rsidR="00051487" w:rsidRPr="00051487" w:rsidRDefault="00373698" w:rsidP="002324F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -7630,51 +7744,51 @@
         <w:t>COURSE OUTLINE FORMS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A7B6C31" w14:textId="21ABD83E" w:rsidR="00373698" w:rsidRDefault="00D061EF" w:rsidP="002324F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D061EF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Include a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00857694">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>current</w:t>
         </w:r>
         <w:r w:rsidR="00857694" w:rsidRPr="002324F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Course Outline Form</w:t>
         </w:r>
       </w:hyperlink>
@@ -7803,60 +7917,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>escribe and elaborate on the following information:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF8CED5" w14:textId="77777777" w:rsidR="009333AF" w:rsidRDefault="00373698" w:rsidP="009333AF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009333AF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Detailed enrollment projections for the next five years, including as applicable, new students, transfer students, internal transfer students. These projections are to be developed by Enrollment Management and Career Services (EMCS) with an explanation of methodology used. The Vice </w:t>
-[...8 lines deleted...]
-        <w:t>President for Enrollment Management must formally certify projections in the Intent Document and Final Program Proposal.</w:t>
+        <w:t>Detailed enrollment projections for the next five years, including as applicable, new students, transfer students, internal transfer students. These projections are to be developed by Enrollment Management and Career Services (EMCS) with an explanation of methodology used. The Vice President for Enrollment Management must formally certify projections in the Intent Document and Final Program Proposal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CFB2AF0" w14:textId="77777777" w:rsidR="009333AF" w:rsidRDefault="00373698" w:rsidP="009333AF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009333AF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Anticipated graduation rate (based upon college target and similar RIT programs)</w:t>
       </w:r>
     </w:p>
@@ -8010,50 +8115,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> statements and letters of support that identify the impact that new program will have on existing academic programs as well as projected needs for additional course sections from other academic units; academic accommodations; and other shared resources required from the following units:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CD7C062" w14:textId="77777777" w:rsidR="00373698" w:rsidRPr="002324F5" w:rsidRDefault="00373698" w:rsidP="002324F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Appropriate RIT Librarian provides letter addressing sections 5a. and b of proposal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BFC6BE7" w14:textId="77777777" w:rsidR="00373698" w:rsidRPr="002324F5" w:rsidRDefault="00373698" w:rsidP="002324F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>College of Liberal Arts</w:t>
       </w:r>
     </w:p>
@@ -8668,51 +8774,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Would a graduate from this curriculum be expected to receive an advanced degree after employment?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39072EAC" w14:textId="77777777" w:rsidR="00373698" w:rsidRPr="002324F5" w:rsidRDefault="00373698" w:rsidP="002324F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Are there opportunities for graduates from this program to enter an advanced degree licensing program? Are there limitations? GPA desired? Number of openings? Number of applicants versus number of accepts?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="639649BC" w14:textId="77777777" w:rsidR="00373698" w:rsidRPr="002324F5" w:rsidRDefault="00373698" w:rsidP="002324F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Should any portion of the (new, revised, consolidated) curriculum be modified? If so, what and why?</w:t>
       </w:r>
     </w:p>
@@ -8941,249 +9046,236 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="333CEB90" w14:textId="52C137CE" w:rsidR="00373698" w:rsidRPr="002324F5" w:rsidRDefault="00373698" w:rsidP="002324F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>APPENDIX G - FINANCIAL COST MODEL: REVENUE/COST PROJECTIONS/EXPENSES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C1F6423" w14:textId="4A8A96EC" w:rsidR="00AE6A93" w:rsidRPr="001B6094" w:rsidRDefault="00373698" w:rsidP="001B6094">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please contact </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="002324F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">RIT’s Office of Budget and Financial Planning Services </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002324F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to complete the 5 year financial projections for your program.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AE6A93" w:rsidRPr="001B6094" w:rsidSect="001F73B1">
-      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5577A726" w14:textId="77777777" w:rsidR="00893EF0" w:rsidRDefault="00893EF0" w:rsidP="001F73B1">
+    <w:p w14:paraId="174BF38C" w14:textId="77777777" w:rsidR="00D0340B" w:rsidRDefault="00D0340B" w:rsidP="001F73B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FE2FA06" w14:textId="77777777" w:rsidR="00893EF0" w:rsidRDefault="00893EF0" w:rsidP="001F73B1">
+    <w:p w14:paraId="1FF93881" w14:textId="77777777" w:rsidR="00D0340B" w:rsidRDefault="00D0340B" w:rsidP="001F73B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13304B4A" w14:textId="69137E09" w:rsidR="001F73B1" w:rsidRPr="001F73B1" w:rsidRDefault="00CC4460">
+  <w:p w14:paraId="13304B4A" w14:textId="70AD5696" w:rsidR="001F73B1" w:rsidRPr="001F73B1" w:rsidRDefault="00CC4460">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve">Rev. </w:t>
     </w:r>
-    <w:r w:rsidR="006E1C3C">
+    <w:r w:rsidR="00501408">
       <w:rPr>
         <w:i/>
       </w:rPr>
-      <w:t>6/</w:t>
-[...11 lines deleted...]
-      <w:t>/2025</w:t>
+      <w:t>8/10/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38B16634" w14:textId="77777777" w:rsidR="00893EF0" w:rsidRDefault="00893EF0" w:rsidP="001F73B1">
+    <w:p w14:paraId="3D86E98C" w14:textId="77777777" w:rsidR="00D0340B" w:rsidRDefault="00D0340B" w:rsidP="001F73B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18CDF3A4" w14:textId="77777777" w:rsidR="00893EF0" w:rsidRDefault="00893EF0" w:rsidP="001F73B1">
+    <w:p w14:paraId="3AF2C42D" w14:textId="77777777" w:rsidR="00D0340B" w:rsidRDefault="00D0340B" w:rsidP="001F73B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05717977"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4C6E804C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
@@ -12171,51 +12263,51 @@
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1248926605">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="2013608375">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="394738955">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1812094571">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1539202017">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="521239349">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00373698"/>
     <w:rsid w:val="000037D5"/>
@@ -12240,50 +12332,51 @@
     <w:rsid w:val="001F73B1"/>
     <w:rsid w:val="00200D91"/>
     <w:rsid w:val="0020458D"/>
     <w:rsid w:val="002135C3"/>
     <w:rsid w:val="00220667"/>
     <w:rsid w:val="002253A9"/>
     <w:rsid w:val="002324F5"/>
     <w:rsid w:val="00284C5A"/>
     <w:rsid w:val="002B555B"/>
     <w:rsid w:val="002D62DA"/>
     <w:rsid w:val="003227E6"/>
     <w:rsid w:val="0035574A"/>
     <w:rsid w:val="00371E48"/>
     <w:rsid w:val="00373698"/>
     <w:rsid w:val="00387CF8"/>
     <w:rsid w:val="003E4890"/>
     <w:rsid w:val="00427151"/>
     <w:rsid w:val="004271C6"/>
     <w:rsid w:val="0044063B"/>
     <w:rsid w:val="0045315C"/>
     <w:rsid w:val="004727E8"/>
     <w:rsid w:val="0047420E"/>
     <w:rsid w:val="00485E6B"/>
     <w:rsid w:val="004A20DA"/>
     <w:rsid w:val="004A6115"/>
+    <w:rsid w:val="00501408"/>
     <w:rsid w:val="005176ED"/>
     <w:rsid w:val="00541664"/>
     <w:rsid w:val="00565F76"/>
     <w:rsid w:val="00573CAD"/>
     <w:rsid w:val="00581A7E"/>
     <w:rsid w:val="005E1FEB"/>
     <w:rsid w:val="005E598A"/>
     <w:rsid w:val="005F3FF6"/>
     <w:rsid w:val="005F7FCA"/>
     <w:rsid w:val="006257E9"/>
     <w:rsid w:val="00633729"/>
     <w:rsid w:val="006366F6"/>
     <w:rsid w:val="00651493"/>
     <w:rsid w:val="00654306"/>
     <w:rsid w:val="0066302B"/>
     <w:rsid w:val="00685B6F"/>
     <w:rsid w:val="006A7C00"/>
     <w:rsid w:val="006B3282"/>
     <w:rsid w:val="006E1C3C"/>
     <w:rsid w:val="006F2A91"/>
     <w:rsid w:val="0070343F"/>
     <w:rsid w:val="00722104"/>
     <w:rsid w:val="00725CCC"/>
     <w:rsid w:val="007430AF"/>
     <w:rsid w:val="00754C61"/>
@@ -12300,52 +12393,54 @@
     <w:rsid w:val="00893EF0"/>
     <w:rsid w:val="008A509C"/>
     <w:rsid w:val="008E0634"/>
     <w:rsid w:val="00904F6B"/>
     <w:rsid w:val="00910FC2"/>
     <w:rsid w:val="009333AF"/>
     <w:rsid w:val="009443FB"/>
     <w:rsid w:val="00976BE2"/>
     <w:rsid w:val="009A41C9"/>
     <w:rsid w:val="00A44CDA"/>
     <w:rsid w:val="00A52EB5"/>
     <w:rsid w:val="00A853E0"/>
     <w:rsid w:val="00AD655C"/>
     <w:rsid w:val="00AE4BB1"/>
     <w:rsid w:val="00AE6A93"/>
     <w:rsid w:val="00B31062"/>
     <w:rsid w:val="00B31D07"/>
     <w:rsid w:val="00B4745F"/>
     <w:rsid w:val="00BA4D86"/>
     <w:rsid w:val="00BA5037"/>
     <w:rsid w:val="00BB263B"/>
     <w:rsid w:val="00BC0A02"/>
     <w:rsid w:val="00C12107"/>
     <w:rsid w:val="00C16A28"/>
     <w:rsid w:val="00C453F6"/>
+    <w:rsid w:val="00CA229B"/>
     <w:rsid w:val="00CC4460"/>
     <w:rsid w:val="00CD6920"/>
+    <w:rsid w:val="00D0340B"/>
     <w:rsid w:val="00D061EF"/>
     <w:rsid w:val="00D234B4"/>
     <w:rsid w:val="00D5786E"/>
     <w:rsid w:val="00D641E4"/>
     <w:rsid w:val="00DA502C"/>
     <w:rsid w:val="00DC7A83"/>
     <w:rsid w:val="00DD5164"/>
     <w:rsid w:val="00DE7427"/>
     <w:rsid w:val="00E025EE"/>
     <w:rsid w:val="00E718A5"/>
     <w:rsid w:val="00E82064"/>
     <w:rsid w:val="00EF1952"/>
     <w:rsid w:val="00F22693"/>
     <w:rsid w:val="00F44E46"/>
     <w:rsid w:val="00F63773"/>
     <w:rsid w:val="00F63DE1"/>
     <w:rsid w:val="00F9794F"/>
     <w:rsid w:val="00F97CD9"/>
     <w:rsid w:val="00FA3436"/>
     <w:rsid w:val="00FC4AA1"/>
     <w:rsid w:val="00FE6896"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -13052,51 +13147,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="410126915">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/academicaffairs/academicprogrammgmnt/sites/rit.edu.academicaffairs.academicprogrammgmnt/files/docs/PROGRAM%20COURSES%20AND%20SCHEDULE%20TABLE%201A.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/academicaffairs/academicprogrammgmnt/NYSED_Form_Add_Distance_Ed_Format" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/academicaffairs/sites/rit.edu.academicaffairs/files/docs/academic_affairs_space_procedures.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/academicaffairs/academicprogrammgmnt/contact-us" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/admissions/international" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nysed.gov/college-university-evaluation/new-york-state-taxonomy-academic-programs-hegis-codes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nysed.gov/college-university-evaluation/distance-education-program-policies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/academicaffairs/academicprogrammgmnt/sites/rit.edu.academicaffairs.academicprogrammgmnt/files/NYSED_Faculty_Table_Template_Tables_2_3_4.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/academicaffairs/outcomes/new-programs" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/academicaffairs/academicprogrammgmnt/related-curriculum-topics/credit-hour-guidance" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:budget@rit.edu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/academicaffairs/academicprogrammgmnt/contact-us" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/policies/d020" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/academicaffairs/academicprogrammgmnt/sites/rit.edu.academicaffairs.academicprogrammgmnt/files/forms/New_Course_Proposal_Form.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msche.box.com/shared/static/n8vxjzsncgv0rzh0gfckdrmgi6ut38lh.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:budget@rit.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/generaleducation/general-education-degree-requirements" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/academicaffairs/academicprogrammgmnt/sites/rit.edu.academicaffairs.academicprogrammgmnt/files/NYSED_New_Resources_Template_Table_5.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/academicaffairs/academicprogrammgmnt/sites/rit.edu.academicaffairs.academicprogrammgmnt/files/docs/PROGRAM%20COURSES%20AND%20SCHEDULE%20TABLE%201B.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/academicaffairs/academicprogrammgmnt/sites/rit.edu.academicaffairs.academicprogrammgmnt/files/docs/RIT_Standard_Answers_for_Distance_Ed_Forms.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/admissions/international" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/academicaffairs/academicprogrammgmnt/sites/rit.edu.academicaffairs.academicprogrammgmnt/files/forms/New_Course_Proposal_Form.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/academicaffairs/academicprogrammgmnt/NYSED_Form_Add_Distance_Ed_Format" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/academicaffairs/sites/rit.edu.academicaffairs/files/docs/academic_affairs_space_procedures.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/academicaffairs/academicprogrammgmnt/contact-us" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/admissions/international" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nysed.gov/college-university-evaluation/new-york-state-taxonomy-academic-programs-hegis-codes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nysed.gov/college-university-evaluation/distance-education-program-policies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/academicaffairs/academicprogrammgmnt/sites/rit.edu.academicaffairs.academicprogrammgmnt/files/NYSED_Faculty_Table_Template_Tables_2_3_4.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/academicaffairs/outcomes/new-programs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/academicaffairs/academicprogrammgmnt/related-curriculum-topics/credit-hour-guidance" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:budget@rit.edu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/programmanagement/external-review-existing-doctoral-programs" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/academicaffairs/academicprogrammgmnt/contact-us" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/policies/d020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/academicaffairs/academicprogrammgmnt/sites/rit.edu.academicaffairs.academicprogrammgmnt/files/forms/New_Course_Proposal_Form.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msche.box.com/shared/static/n8vxjzsncgv0rzh0gfckdrmgi6ut38lh.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/programmanagement/sites/rit.edu.programmanagement/files/documents/nysed/NYSED_17_Steps_in_the_Review_of_Doctoral_Program_Proposals_Feb_2019.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/generaleducation/general-education-degree-requirements" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/academicaffairs/academicprogrammgmnt/sites/rit.edu.academicaffairs.academicprogrammgmnt/files/NYSED_New_Resources_Template_Table_5.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:budget@rit.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/academicaffairs/academicprogrammgmnt/sites/rit.edu.academicaffairs.academicprogrammgmnt/files/docs/PROGRAM%20COURSES%20AND%20SCHEDULE%20TABLE%201B.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/academicaffairs/academicprogrammgmnt/sites/rit.edu.academicaffairs.academicprogrammgmnt/files/docs/RIT_Standard_Answers_for_Distance_Ed_Forms.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/admissions/international" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/programmanagement/external-review-process-non-doctoral-programs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/academicaffairs/academicprogrammgmnt/sites/rit.edu.academicaffairs.academicprogrammgmnt/files/forms/New_Course_Proposal_Form.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rit.edu/academicaffairs/academicprogrammgmnt/sites/rit.edu.academicaffairs.academicprogrammgmnt/files/docs/PROGRAM%20COURSES%20AND%20SCHEDULE%20TABLE%201A.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13320,71 +13415,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>19152</Characters>
+  <Pages>8</Pages>
+  <Words>3365</Words>
+  <Characters>19652</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>159</Lines>
-  <Paragraphs>44</Paragraphs>
+  <Lines>427</Lines>
+  <Paragraphs>250</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Rochester Institute of Technology</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22467</CharactersWithSpaces>
+  <CharactersWithSpaces>22767</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>bvtdfp@rit.edu</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>